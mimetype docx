--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728949082" name="Picture">
+                  <wp:docPr id="1646118193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728949082" name="Picture"/>
+                          <pic:cNvPr id="1646118193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894467033" name="Picture">
+                  <wp:docPr id="674450462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894467033" name="Picture"/>
+                          <pic:cNvPr id="674450462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614208079" name="Picture">
+                        <wp:docPr id="367244799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614208079" name="Picture"/>
+                                <pic:cNvPr id="367244799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893151924" name="Picture">
+                  <wp:docPr id="1108099275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893151924" name="Picture"/>
+                          <pic:cNvPr id="1108099275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650444078" name="Picture">
+                  <wp:docPr id="189486342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650444078" name="Picture"/>
+                          <pic:cNvPr id="189486342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936376398" name="Picture">
+                  <wp:docPr id="837658978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936376398" name="Picture"/>
+                          <pic:cNvPr id="837658978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26703056" name="Picture">
+                  <wp:docPr id="230563573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26703056" name="Picture"/>
+                          <pic:cNvPr id="230563573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567731102" name="Picture">
+                  <wp:docPr id="383091157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567731102" name="Picture"/>
+                          <pic:cNvPr id="383091157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133784348" name="Picture">
+                        <wp:docPr id="1077526176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133784348" name="Picture"/>
+                                <pic:cNvPr id="1077526176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334684567" name="Picture">
+                        <wp:docPr id="1635854483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334684567" name="Picture"/>
+                                <pic:cNvPr id="1635854483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932065389" name="Picture">
+                        <wp:docPr id="773218394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932065389" name="Picture"/>
+                                <pic:cNvPr id="773218394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192881357" name="Picture">
+                        <wp:docPr id="1719297561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192881357" name="Picture"/>
+                                <pic:cNvPr id="1719297561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930485445" name="Picture">
+                        <wp:docPr id="1262893919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930485445" name="Picture"/>
+                                <pic:cNvPr id="1262893919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386830107" name="Picture">
+                        <wp:docPr id="1741202352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386830107" name="Picture"/>
+                                <pic:cNvPr id="1741202352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709710770" name="Picture">
+                        <wp:docPr id="1158644892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709710770" name="Picture"/>
+                                <pic:cNvPr id="1158644892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676277239" name="Picture">
+                        <wp:docPr id="1029234133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676277239" name="Picture"/>
+                                <pic:cNvPr id="1029234133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658131754" name="Picture">
+                        <wp:docPr id="2031537161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658131754" name="Picture"/>
+                                <pic:cNvPr id="2031537161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077142396" name="Picture">
+                        <wp:docPr id="1803740527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077142396" name="Picture"/>
+                                <pic:cNvPr id="1803740527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="212096887" name="Picture">
+                        <wp:docPr id="1114648377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="212096887" name="Picture"/>
+                                <pic:cNvPr id="1114648377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534316139" name="Picture">
+                        <wp:docPr id="1279832288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534316139" name="Picture"/>
+                                <pic:cNvPr id="1279832288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592850523" name="Picture">
+                        <wp:docPr id="1759527596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592850523" name="Picture"/>
+                                <pic:cNvPr id="1759527596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784057636" name="Picture">
+                        <wp:docPr id="268301689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784057636" name="Picture"/>
+                                <pic:cNvPr id="268301689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100900150" name="Picture">
+                        <wp:docPr id="1781286086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100900150" name="Picture"/>
+                                <pic:cNvPr id="1781286086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386128321" name="Picture">
+                  <wp:docPr id="761223836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386128321" name="Picture"/>
+                          <pic:cNvPr id="761223836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014108525" name="Picture">
+                  <wp:docPr id="2122338448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014108525" name="Picture"/>
+                          <pic:cNvPr id="2122338448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061432689" name="Picture">
+                  <wp:docPr id="177831903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061432689" name="Picture"/>
+                          <pic:cNvPr id="177831903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585693416" name="Picture">
+                  <wp:docPr id="594519099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585693416" name="Picture"/>
+                          <pic:cNvPr id="594519099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757781516" name="Picture">
+                  <wp:docPr id="475128115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757781516" name="Picture"/>
+                          <pic:cNvPr id="475128115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57143094" name="Picture">
+                  <wp:docPr id="869931612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57143094" name="Picture"/>
+                          <pic:cNvPr id="869931612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097893621" name="Picture">
+                        <wp:docPr id="420636599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097893621" name="Picture"/>
+                                <pic:cNvPr id="420636599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409074309" name="Picture">
+                  <wp:docPr id="632380583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409074309" name="Picture"/>
+                          <pic:cNvPr id="632380583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857535288" name="Picture">
+                  <wp:docPr id="947067955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857535288" name="Picture"/>
+                          <pic:cNvPr id="947067955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347570518" name="Picture">
+                  <wp:docPr id="844561237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347570518" name="Picture"/>
+                          <pic:cNvPr id="844561237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408653774" name="Picture">
+                  <wp:docPr id="1960563416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408653774" name="Picture"/>
+                          <pic:cNvPr id="1960563416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376916885" name="Picture">
+                  <wp:docPr id="1933649079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376916885" name="Picture"/>
+                          <pic:cNvPr id="1933649079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103797880" name="Picture">
+                  <wp:docPr id="1708184596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103797880" name="Picture"/>
+                          <pic:cNvPr id="1708184596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725075459" name="Picture">
+                        <wp:docPr id="616814348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725075459" name="Picture"/>
+                                <pic:cNvPr id="616814348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204232619" name="Picture">
+                  <wp:docPr id="1592380159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204232619" name="Picture"/>
+                          <pic:cNvPr id="1592380159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793502823" name="Picture">
+                  <wp:docPr id="831697874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793502823" name="Picture"/>
+                          <pic:cNvPr id="831697874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265608635" name="Picture">
+                  <wp:docPr id="1781797666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265608635" name="Picture"/>
+                          <pic:cNvPr id="1781797666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283763672" name="Picture">
+                  <wp:docPr id="206458295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283763672" name="Picture"/>
+                          <pic:cNvPr id="206458295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631301097" name="Picture">
+                  <wp:docPr id="1831234737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631301097" name="Picture"/>
+                          <pic:cNvPr id="1831234737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968691082" name="Picture">
+                  <wp:docPr id="465744814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968691082" name="Picture"/>
+                          <pic:cNvPr id="465744814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187272381" name="Picture">
+                  <wp:docPr id="1263241585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187272381" name="Picture"/>
+                          <pic:cNvPr id="1263241585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596190810" name="Picture">
+                  <wp:docPr id="1989541012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596190810" name="Picture"/>
+                          <pic:cNvPr id="1989541012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427930907" name="Picture">
+                  <wp:docPr id="2076408055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427930907" name="Picture"/>
+                          <pic:cNvPr id="2076408055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745572260" name="Picture">
+                  <wp:docPr id="563401132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745572260" name="Picture"/>
+                          <pic:cNvPr id="563401132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717824273" name="Picture">
+                  <wp:docPr id="688145928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717824273" name="Picture"/>
+                          <pic:cNvPr id="688145928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904039140" name="Picture">
+                  <wp:docPr id="1528672102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904039140" name="Picture"/>
+                          <pic:cNvPr id="1528672102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198728691" name="Picture">
+                        <wp:docPr id="1940152251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198728691" name="Picture"/>
+                                <pic:cNvPr id="1940152251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37904,57 +37904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749484833" name="Picture">
+                  <wp:docPr id="19033181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749484833" name="Picture"/>
+                          <pic:cNvPr id="19033181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37993,57 +37993,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377732792" name="Picture">
+                  <wp:docPr id="1748030420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377732792" name="Picture"/>
+                          <pic:cNvPr id="1748030420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38637,57 +38637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211575733" name="Picture">
+                  <wp:docPr id="959975662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211575733" name="Picture"/>
+                          <pic:cNvPr id="959975662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39635,57 +39635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832777091" name="Picture">
+                  <wp:docPr id="1756879104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832777091" name="Picture"/>
+                          <pic:cNvPr id="1756879104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39738,57 +39738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162988515" name="Picture">
+                  <wp:docPr id="398522655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162988515" name="Picture"/>
+                          <pic:cNvPr id="398522655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41115,57 +41115,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143833474" name="Picture">
+                  <wp:docPr id="1464723442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143833474" name="Picture"/>
+                          <pic:cNvPr id="1464723442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42258,57 +42258,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964284348" name="Picture">
+                        <wp:docPr id="1257184134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964284348" name="Picture"/>
+                                <pic:cNvPr id="1257184134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43529,57 +43529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759806432" name="Picture">
+                  <wp:docPr id="393391860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759806432" name="Picture"/>
+                          <pic:cNvPr id="393391860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43609,57 +43609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458616809" name="Picture">
+                  <wp:docPr id="218221276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458616809" name="Picture"/>
+                          <pic:cNvPr id="218221276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44088,57 +44088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969346663" name="Picture">
+                  <wp:docPr id="757890345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969346663" name="Picture"/>
+                          <pic:cNvPr id="757890345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45676,57 +45676,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239316324" name="Picture">
+                  <wp:docPr id="2061613742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239316324" name="Picture"/>
+                          <pic:cNvPr id="2061613742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45747,57 +45747,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439529543" name="Picture">
+                  <wp:docPr id="2041960452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439529543" name="Picture"/>
+                          <pic:cNvPr id="2041960452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46161,57 +46161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461840720" name="Picture">
+                  <wp:docPr id="935212846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461840720" name="Picture"/>
+                          <pic:cNvPr id="935212846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>