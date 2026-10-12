--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973018049" name="Picture">
+                  <wp:docPr id="1866263335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973018049" name="Picture"/>
+                          <pic:cNvPr id="1866263335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351004164" name="Picture">
+                  <wp:docPr id="438075567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351004164" name="Picture"/>
+                          <pic:cNvPr id="438075567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906937331" name="Picture">
+                        <wp:docPr id="1563575916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906937331" name="Picture"/>
+                                <pic:cNvPr id="1563575916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546615034" name="Picture">
+                  <wp:docPr id="747653781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546615034" name="Picture"/>
+                          <pic:cNvPr id="747653781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655167680" name="Picture">
+                  <wp:docPr id="65209441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655167680" name="Picture"/>
+                          <pic:cNvPr id="65209441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686471068" name="Picture">
+                  <wp:docPr id="732337710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686471068" name="Picture"/>
+                          <pic:cNvPr id="732337710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341654585" name="Picture">
+                  <wp:docPr id="2017952063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341654585" name="Picture"/>
+                          <pic:cNvPr id="2017952063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38725872" name="Picture">
+                  <wp:docPr id="1489042182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38725872" name="Picture"/>
+                          <pic:cNvPr id="1489042182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023104774" name="Picture">
+                        <wp:docPr id="930412092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023104774" name="Picture"/>
+                                <pic:cNvPr id="930412092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645309007" name="Picture">
+                        <wp:docPr id="746443182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645309007" name="Picture"/>
+                                <pic:cNvPr id="746443182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687919646" name="Picture">
+                        <wp:docPr id="1346244034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687919646" name="Picture"/>
+                                <pic:cNvPr id="1346244034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944279911" name="Picture">
+                        <wp:docPr id="1574132131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944279911" name="Picture"/>
+                                <pic:cNvPr id="1574132131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508133234" name="Picture">
+                        <wp:docPr id="1673097279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508133234" name="Picture"/>
+                                <pic:cNvPr id="1673097279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657349203" name="Picture">
+                        <wp:docPr id="26484118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657349203" name="Picture"/>
+                                <pic:cNvPr id="26484118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371849132" name="Picture">
+                        <wp:docPr id="187530243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371849132" name="Picture"/>
+                                <pic:cNvPr id="187530243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841282111" name="Picture">
+                        <wp:docPr id="1259498875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841282111" name="Picture"/>
+                                <pic:cNvPr id="1259498875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885209342" name="Picture">
+                        <wp:docPr id="557204477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885209342" name="Picture"/>
+                                <pic:cNvPr id="557204477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079931718" name="Picture">
+                        <wp:docPr id="1039204588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079931718" name="Picture"/>
+                                <pic:cNvPr id="1039204588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641191771" name="Picture">
+                        <wp:docPr id="1890009386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641191771" name="Picture"/>
+                                <pic:cNvPr id="1890009386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451020165" name="Picture">
+                        <wp:docPr id="1471349518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451020165" name="Picture"/>
+                                <pic:cNvPr id="1471349518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62301113" name="Picture">
+                        <wp:docPr id="1632271745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62301113" name="Picture"/>
+                                <pic:cNvPr id="1632271745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196132709" name="Picture">
+                        <wp:docPr id="508434039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196132709" name="Picture"/>
+                                <pic:cNvPr id="508434039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826546707" name="Picture">
+                        <wp:docPr id="115626895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826546707" name="Picture"/>
+                                <pic:cNvPr id="115626895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453797884" name="Picture">
+                  <wp:docPr id="1349381551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453797884" name="Picture"/>
+                          <pic:cNvPr id="1349381551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949242269" name="Picture">
+                  <wp:docPr id="1277867324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949242269" name="Picture"/>
+                          <pic:cNvPr id="1277867324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562578990" name="Picture">
+                  <wp:docPr id="2074573616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562578990" name="Picture"/>
+                          <pic:cNvPr id="2074573616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629533494" name="Picture">
+                  <wp:docPr id="1840116120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629533494" name="Picture"/>
+                          <pic:cNvPr id="1840116120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127223575" name="Picture">
+                  <wp:docPr id="1832726412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127223575" name="Picture"/>
+                          <pic:cNvPr id="1832726412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747585073" name="Picture">
+                  <wp:docPr id="1292795664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747585073" name="Picture"/>
+                          <pic:cNvPr id="1292795664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144744777" name="Picture">
+                        <wp:docPr id="941192706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144744777" name="Picture"/>
+                                <pic:cNvPr id="941192706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275887548" name="Picture">
+                        <wp:docPr id="2095196309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275887548" name="Picture"/>
+                                <pic:cNvPr id="2095196309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609799702" name="Picture">
+                  <wp:docPr id="246713985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609799702" name="Picture"/>
+                          <pic:cNvPr id="246713985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591838286" name="Picture">
+                  <wp:docPr id="1362927001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591838286" name="Picture"/>
+                          <pic:cNvPr id="1362927001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202954245" name="Picture">
+                  <wp:docPr id="1014477227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202954245" name="Picture"/>
+                          <pic:cNvPr id="1014477227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414090689" name="Picture">
+                  <wp:docPr id="2016535726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414090689" name="Picture"/>
+                          <pic:cNvPr id="2016535726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68898257" name="Picture">
+                  <wp:docPr id="829279295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68898257" name="Picture"/>
+                          <pic:cNvPr id="829279295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518202911" name="Picture">
+                  <wp:docPr id="166596120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518202911" name="Picture"/>
+                          <pic:cNvPr id="166596120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518401187" name="Picture">
+                        <wp:docPr id="685888421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518401187" name="Picture"/>
+                                <pic:cNvPr id="685888421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574232114" name="Picture">
+                  <wp:docPr id="1359382127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574232114" name="Picture"/>
+                          <pic:cNvPr id="1359382127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802690342" name="Picture">
+                  <wp:docPr id="1187294122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802690342" name="Picture"/>
+                          <pic:cNvPr id="1187294122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403632187" name="Picture">
+                  <wp:docPr id="2035185681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403632187" name="Picture"/>
+                          <pic:cNvPr id="2035185681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316823080" name="Picture">
+                  <wp:docPr id="727022875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316823080" name="Picture"/>
+                          <pic:cNvPr id="727022875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054981828" name="Picture">
+                  <wp:docPr id="428461720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054981828" name="Picture"/>
+                          <pic:cNvPr id="428461720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564123630" name="Picture">
+                  <wp:docPr id="1533196403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564123630" name="Picture"/>
+                          <pic:cNvPr id="1533196403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273253522" name="Picture">
+                        <wp:docPr id="173167097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273253522" name="Picture"/>
+                                <pic:cNvPr id="173167097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345751719" name="Picture">
+                  <wp:docPr id="1144898016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345751719" name="Picture"/>
+                          <pic:cNvPr id="1144898016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547460545" name="Picture">
+                  <wp:docPr id="180297206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547460545" name="Picture"/>
+                          <pic:cNvPr id="180297206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769028459" name="Picture">
+                  <wp:docPr id="1614648491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769028459" name="Picture"/>
+                          <pic:cNvPr id="1614648491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474379698" name="Picture">
+                  <wp:docPr id="309731440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474379698" name="Picture"/>
+                          <pic:cNvPr id="309731440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260745372" name="Picture">
+                  <wp:docPr id="1870384242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260745372" name="Picture"/>
+                          <pic:cNvPr id="1870384242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119588563" name="Picture">
+                  <wp:docPr id="576265778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119588563" name="Picture"/>
+                          <pic:cNvPr id="576265778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813581270" name="Picture">
+                        <wp:docPr id="1045290923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813581270" name="Picture"/>
+                                <pic:cNvPr id="1045290923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594213286" name="Picture">
+                  <wp:docPr id="802542634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594213286" name="Picture"/>
+                          <pic:cNvPr id="802542634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489118563" name="Picture">
+                  <wp:docPr id="2134243068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489118563" name="Picture"/>
+                          <pic:cNvPr id="2134243068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480553909" name="Picture">
+                  <wp:docPr id="1416044234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480553909" name="Picture"/>
+                          <pic:cNvPr id="1416044234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659468441" name="Picture">
+                  <wp:docPr id="1387942222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659468441" name="Picture"/>
+                          <pic:cNvPr id="1387942222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107060614" name="Picture">
+                  <wp:docPr id="1678452911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107060614" name="Picture"/>
+                          <pic:cNvPr id="1678452911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691179061" name="Picture">
+                  <wp:docPr id="167616513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691179061" name="Picture"/>
+                          <pic:cNvPr id="167616513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860780041" name="Picture">
+                  <wp:docPr id="67103436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860780041" name="Picture"/>
+                          <pic:cNvPr id="67103436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470481307" name="Picture">
+                  <wp:docPr id="1838558596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470481307" name="Picture"/>
+                          <pic:cNvPr id="1838558596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099251438" name="Picture">
+                  <wp:docPr id="766267076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099251438" name="Picture"/>
+                          <pic:cNvPr id="766267076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>