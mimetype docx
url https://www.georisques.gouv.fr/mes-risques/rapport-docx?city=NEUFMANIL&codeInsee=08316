--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296897309" name="Picture">
+                  <wp:docPr id="1053784081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296897309" name="Picture"/>
+                          <pic:cNvPr id="1053784081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989446841" name="Picture">
+                  <wp:docPr id="567796869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989446841" name="Picture"/>
+                          <pic:cNvPr id="567796869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220464555" name="Picture">
+                        <wp:docPr id="943502766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220464555" name="Picture"/>
+                                <pic:cNvPr id="943502766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865873280" name="Picture">
+                  <wp:docPr id="1597578808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865873280" name="Picture"/>
+                          <pic:cNvPr id="1597578808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212147092" name="Picture">
+                  <wp:docPr id="1861094131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212147092" name="Picture"/>
+                          <pic:cNvPr id="1861094131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735584728" name="Picture">
+                  <wp:docPr id="979193173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735584728" name="Picture"/>
+                          <pic:cNvPr id="979193173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130617090" name="Picture">
+                  <wp:docPr id="997732000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130617090" name="Picture"/>
+                          <pic:cNvPr id="997732000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038547349" name="Picture">
+                  <wp:docPr id="1983915295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038547349" name="Picture"/>
+                          <pic:cNvPr id="1983915295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440554432" name="Picture">
+                        <wp:docPr id="768244505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440554432" name="Picture"/>
+                                <pic:cNvPr id="768244505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344059971" name="Picture">
+                        <wp:docPr id="55562872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344059971" name="Picture"/>
+                                <pic:cNvPr id="55562872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="375132758" name="Picture">
+                        <wp:docPr id="1104815981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="375132758" name="Picture"/>
+                                <pic:cNvPr id="1104815981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001539371" name="Picture">
+                        <wp:docPr id="213884952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001539371" name="Picture"/>
+                                <pic:cNvPr id="213884952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947474190" name="Picture">
+                        <wp:docPr id="975451578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947474190" name="Picture"/>
+                                <pic:cNvPr id="975451578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069513259" name="Picture">
+                        <wp:docPr id="655533161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069513259" name="Picture"/>
+                                <pic:cNvPr id="655533161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882637848" name="Picture">
+                        <wp:docPr id="707004549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882637848" name="Picture"/>
+                                <pic:cNvPr id="707004549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964060118" name="Picture">
+                        <wp:docPr id="1444229056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964060118" name="Picture"/>
+                                <pic:cNvPr id="1444229056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043670912" name="Picture">
+                        <wp:docPr id="45091122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043670912" name="Picture"/>
+                                <pic:cNvPr id="45091122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048321815" name="Picture">
+                        <wp:docPr id="1173241160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048321815" name="Picture"/>
+                                <pic:cNvPr id="1173241160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602152879" name="Picture">
+                        <wp:docPr id="1281972626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602152879" name="Picture"/>
+                                <pic:cNvPr id="1281972626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49602616" name="Picture">
+                        <wp:docPr id="494976457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49602616" name="Picture"/>
+                                <pic:cNvPr id="494976457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754895638" name="Picture">
+                        <wp:docPr id="1646734579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754895638" name="Picture"/>
+                                <pic:cNvPr id="1646734579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986408163" name="Picture">
+                        <wp:docPr id="1075546584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986408163" name="Picture"/>
+                                <pic:cNvPr id="1075546584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767294181" name="Picture">
+                        <wp:docPr id="636784358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767294181" name="Picture"/>
+                                <pic:cNvPr id="636784358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130855905" name="Picture">
+                  <wp:docPr id="1644179741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130855905" name="Picture"/>
+                          <pic:cNvPr id="1644179741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822072972" name="Picture">
+                  <wp:docPr id="1876047824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822072972" name="Picture"/>
+                          <pic:cNvPr id="1876047824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070545765" name="Picture">
+                  <wp:docPr id="1739083723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070545765" name="Picture"/>
+                          <pic:cNvPr id="1739083723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118273681" name="Picture">
+                  <wp:docPr id="1104860039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118273681" name="Picture"/>
+                          <pic:cNvPr id="1104860039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448877449" name="Picture">
+                  <wp:docPr id="1280492857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448877449" name="Picture"/>
+                          <pic:cNvPr id="1280492857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679652523" name="Picture">
+                  <wp:docPr id="161806597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679652523" name="Picture"/>
+                          <pic:cNvPr id="161806597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665010190" name="Picture">
+                        <wp:docPr id="1601797105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665010190" name="Picture"/>
+                                <pic:cNvPr id="1601797105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342104695" name="Picture">
+                  <wp:docPr id="1681077339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342104695" name="Picture"/>
+                          <pic:cNvPr id="1681077339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440923062" name="Picture">
+                  <wp:docPr id="1906248208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440923062" name="Picture"/>
+                          <pic:cNvPr id="1906248208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660173760" name="Picture">
+                  <wp:docPr id="1697464609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660173760" name="Picture"/>
+                          <pic:cNvPr id="1697464609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976497185" name="Picture">
+                  <wp:docPr id="1805174561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976497185" name="Picture"/>
+                          <pic:cNvPr id="1805174561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027641131" name="Picture">
+                  <wp:docPr id="518797946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027641131" name="Picture"/>
+                          <pic:cNvPr id="518797946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246321490" name="Picture">
+                  <wp:docPr id="323180867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246321490" name="Picture"/>
+                          <pic:cNvPr id="323180867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294321261" name="Picture">
+                        <wp:docPr id="294925533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294321261" name="Picture"/>
+                                <pic:cNvPr id="294925533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658310160" name="Picture">
+                        <wp:docPr id="1333935609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658310160" name="Picture"/>
+                                <pic:cNvPr id="1333935609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637018894" name="Picture">
+                  <wp:docPr id="2139146760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637018894" name="Picture"/>
+                          <pic:cNvPr id="2139146760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836450259" name="Picture">
+                  <wp:docPr id="1693292599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836450259" name="Picture"/>
+                          <pic:cNvPr id="1693292599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742977383" name="Picture">
+                  <wp:docPr id="704721029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742977383" name="Picture"/>
+                          <pic:cNvPr id="704721029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480198112" name="Picture">
+                  <wp:docPr id="1193596092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480198112" name="Picture"/>
+                          <pic:cNvPr id="1193596092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62278696" name="Picture">
+                  <wp:docPr id="41649471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62278696" name="Picture"/>
+                          <pic:cNvPr id="41649471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951764930" name="Picture">
+                  <wp:docPr id="681667086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951764930" name="Picture"/>
+                          <pic:cNvPr id="681667086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="700500851" name="Picture">
+                        <wp:docPr id="688265320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="700500851" name="Picture"/>
+                                <pic:cNvPr id="688265320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202359646" name="Picture">
+                  <wp:docPr id="173336156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202359646" name="Picture"/>
+                          <pic:cNvPr id="173336156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784340425" name="Picture">
+                  <wp:docPr id="384293086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784340425" name="Picture"/>
+                          <pic:cNvPr id="384293086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817587214" name="Picture">
+                  <wp:docPr id="65888013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817587214" name="Picture"/>
+                          <pic:cNvPr id="65888013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011295977" name="Picture">
+                  <wp:docPr id="1656287426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011295977" name="Picture"/>
+                          <pic:cNvPr id="1656287426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733798598" name="Picture">
+                  <wp:docPr id="139476509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733798598" name="Picture"/>
+                          <pic:cNvPr id="139476509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502651176" name="Picture">
+                  <wp:docPr id="862778758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502651176" name="Picture"/>
+                          <pic:cNvPr id="862778758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644648407" name="Picture">
+                        <wp:docPr id="1257305312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644648407" name="Picture"/>
+                                <pic:cNvPr id="1257305312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109231520" name="Picture">
+                  <wp:docPr id="1757615914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109231520" name="Picture"/>
+                          <pic:cNvPr id="1757615914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14530561" name="Picture">
+                  <wp:docPr id="635021606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14530561" name="Picture"/>
+                          <pic:cNvPr id="635021606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902821040" name="Picture">
+                  <wp:docPr id="474193504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902821040" name="Picture"/>
+                          <pic:cNvPr id="474193504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015147064" name="Picture">
+                  <wp:docPr id="293727102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015147064" name="Picture"/>
+                          <pic:cNvPr id="293727102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288574005" name="Picture">
+                  <wp:docPr id="1550711099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288574005" name="Picture"/>
+                          <pic:cNvPr id="1550711099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,51 +40388,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">7 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30649136" name="Picture">
+                  <wp:docPr id="1618544189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30649136" name="Picture"/>
+                          <pic:cNvPr id="1618544189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909828867" name="Picture">
+                  <wp:docPr id="654557445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909828867" name="Picture"/>
+                          <pic:cNvPr id="654557445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106347572" name="Picture">
+                  <wp:docPr id="1245212511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106347572" name="Picture"/>
+                          <pic:cNvPr id="1245212511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528438986" name="Picture">
+                  <wp:docPr id="203245709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528438986" name="Picture"/>
+                          <pic:cNvPr id="203245709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43404,51 +43404,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">7 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43973,50 +43973,366 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3832417" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3832417</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de gaz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3831665" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3831665</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usine de Ferronnerie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3831664" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3831664</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -44125,174 +44441,332 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3831663" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3831663</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feronnerie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3831662" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3831662</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonderie; forges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10140"/>
+          <w:trHeight w:hRule="exact" w:val="9420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>