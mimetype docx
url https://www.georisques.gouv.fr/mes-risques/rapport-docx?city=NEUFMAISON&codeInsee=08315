--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043792989" name="Picture">
+                  <wp:docPr id="878557275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043792989" name="Picture"/>
+                          <pic:cNvPr id="878557275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644480483" name="Picture">
+                  <wp:docPr id="1393228797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644480483" name="Picture"/>
+                          <pic:cNvPr id="1393228797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622016451" name="Picture">
+                        <wp:docPr id="2070927690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622016451" name="Picture"/>
+                                <pic:cNvPr id="2070927690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250953122" name="Picture">
+                  <wp:docPr id="921959705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250953122" name="Picture"/>
+                          <pic:cNvPr id="921959705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013851018" name="Picture">
+                  <wp:docPr id="1785457841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013851018" name="Picture"/>
+                          <pic:cNvPr id="1785457841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363897057" name="Picture">
+                  <wp:docPr id="1956436667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363897057" name="Picture"/>
+                          <pic:cNvPr id="1956436667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210597120" name="Picture">
+                  <wp:docPr id="2022721574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210597120" name="Picture"/>
+                          <pic:cNvPr id="2022721574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201327504" name="Picture">
+                  <wp:docPr id="1757383237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201327504" name="Picture"/>
+                          <pic:cNvPr id="1757383237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80455845" name="Picture">
+                        <wp:docPr id="367591125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80455845" name="Picture"/>
+                                <pic:cNvPr id="367591125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277363933" name="Picture">
+                        <wp:docPr id="785396394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277363933" name="Picture"/>
+                                <pic:cNvPr id="785396394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256341811" name="Picture">
+                        <wp:docPr id="1320087391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256341811" name="Picture"/>
+                                <pic:cNvPr id="1320087391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="257650182" name="Picture">
+                        <wp:docPr id="504746534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="257650182" name="Picture"/>
+                                <pic:cNvPr id="504746534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586621377" name="Picture">
+                        <wp:docPr id="1480253337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586621377" name="Picture"/>
+                                <pic:cNvPr id="1480253337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344799757" name="Picture">
+                        <wp:docPr id="1675069228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344799757" name="Picture"/>
+                                <pic:cNvPr id="1675069228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904824480" name="Picture">
+                        <wp:docPr id="1580249053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904824480" name="Picture"/>
+                                <pic:cNvPr id="1580249053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="187665623" name="Picture">
+                        <wp:docPr id="386533787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="187665623" name="Picture"/>
+                                <pic:cNvPr id="386533787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084730187" name="Picture">
+                        <wp:docPr id="700388685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084730187" name="Picture"/>
+                                <pic:cNvPr id="700388685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464780448" name="Picture">
+                        <wp:docPr id="2090074722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464780448" name="Picture"/>
+                                <pic:cNvPr id="2090074722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739535924" name="Picture">
+                        <wp:docPr id="2097499273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739535924" name="Picture"/>
+                                <pic:cNvPr id="2097499273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079475176" name="Picture">
+                        <wp:docPr id="1394413539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079475176" name="Picture"/>
+                                <pic:cNvPr id="1394413539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5947973" name="Picture">
+                        <wp:docPr id="715733259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5947973" name="Picture"/>
+                                <pic:cNvPr id="715733259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236199467" name="Picture">
+                        <wp:docPr id="491884020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236199467" name="Picture"/>
+                                <pic:cNvPr id="491884020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751670088" name="Picture">
+                        <wp:docPr id="81037459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751670088" name="Picture"/>
+                                <pic:cNvPr id="81037459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495122289" name="Picture">
+                  <wp:docPr id="716773650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495122289" name="Picture"/>
+                          <pic:cNvPr id="716773650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968466266" name="Picture">
+                  <wp:docPr id="1733409810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968466266" name="Picture"/>
+                          <pic:cNvPr id="1733409810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343999577" name="Picture">
+                  <wp:docPr id="106671598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343999577" name="Picture"/>
+                          <pic:cNvPr id="106671598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945281277" name="Picture">
+                  <wp:docPr id="1689609979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945281277" name="Picture"/>
+                          <pic:cNvPr id="1689609979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955549658" name="Picture">
+                  <wp:docPr id="2089913640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955549658" name="Picture"/>
+                          <pic:cNvPr id="2089913640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132133074" name="Picture">
+                  <wp:docPr id="2131270178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132133074" name="Picture"/>
+                          <pic:cNvPr id="2131270178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200681023" name="Picture">
+                        <wp:docPr id="1709508295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200681023" name="Picture"/>
+                                <pic:cNvPr id="1709508295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238141603" name="Picture">
+                  <wp:docPr id="1288744106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238141603" name="Picture"/>
+                          <pic:cNvPr id="1288744106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43689848" name="Picture">
+                  <wp:docPr id="2140787179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43689848" name="Picture"/>
+                          <pic:cNvPr id="2140787179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946323146" name="Picture">
+                  <wp:docPr id="839328737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946323146" name="Picture"/>
+                          <pic:cNvPr id="839328737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983899642" name="Picture">
+                  <wp:docPr id="315773478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983899642" name="Picture"/>
+                          <pic:cNvPr id="315773478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363257897" name="Picture">
+                  <wp:docPr id="1515083448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363257897" name="Picture"/>
+                          <pic:cNvPr id="1515083448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224018594" name="Picture">
+                  <wp:docPr id="1007185134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224018594" name="Picture"/>
+                          <pic:cNvPr id="1007185134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083240974" name="Picture">
+                        <wp:docPr id="1440405218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083240974" name="Picture"/>
+                                <pic:cNvPr id="1440405218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486216883" name="Picture">
+                  <wp:docPr id="1487177883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486216883" name="Picture"/>
+                          <pic:cNvPr id="1487177883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801788306" name="Picture">
+                  <wp:docPr id="611268404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801788306" name="Picture"/>
+                          <pic:cNvPr id="611268404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740490979" name="Picture">
+                  <wp:docPr id="779065409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740490979" name="Picture"/>
+                          <pic:cNvPr id="779065409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159050672" name="Picture">
+                  <wp:docPr id="1610246137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159050672" name="Picture"/>
+                          <pic:cNvPr id="1610246137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176956376" name="Picture">
+                  <wp:docPr id="1558556901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176956376" name="Picture"/>
+                          <pic:cNvPr id="1558556901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018815594" name="Picture">
+                  <wp:docPr id="883111226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018815594" name="Picture"/>
+                          <pic:cNvPr id="883111226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903711859" name="Picture">
+                  <wp:docPr id="2098359591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903711859" name="Picture"/>
+                          <pic:cNvPr id="2098359591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738361800" name="Picture">
+                  <wp:docPr id="1354079578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738361800" name="Picture"/>
+                          <pic:cNvPr id="1354079578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261187489" name="Picture">
+                  <wp:docPr id="327690462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261187489" name="Picture"/>
+                          <pic:cNvPr id="327690462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557981659" name="Picture">
+                  <wp:docPr id="151109641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557981659" name="Picture"/>
+                          <pic:cNvPr id="151109641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828956032" name="Picture">
+                  <wp:docPr id="1261334480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828956032" name="Picture"/>
+                          <pic:cNvPr id="1261334480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869114685" name="Picture">
+                  <wp:docPr id="267297326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869114685" name="Picture"/>
+                          <pic:cNvPr id="267297326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722141459" name="Picture">
+                        <wp:docPr id="446406129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722141459" name="Picture"/>
+                                <pic:cNvPr id="446406129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250448255" name="Picture">
+                  <wp:docPr id="1612624734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250448255" name="Picture"/>
+                          <pic:cNvPr id="1612624734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783163545" name="Picture">
+                  <wp:docPr id="1735959245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783163545" name="Picture"/>
+                          <pic:cNvPr id="1735959245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231549043" name="Picture">
+                  <wp:docPr id="995847545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231549043" name="Picture"/>
+                          <pic:cNvPr id="995847545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100479477" name="Picture">
+                  <wp:docPr id="526872261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100479477" name="Picture"/>
+                          <pic:cNvPr id="526872261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681672883" name="Picture">
+                  <wp:docPr id="1434159611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681672883" name="Picture"/>
+                          <pic:cNvPr id="1434159611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461928956" name="Picture">
+                  <wp:docPr id="1669359376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461928956" name="Picture"/>
+                          <pic:cNvPr id="1669359376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062184115" name="Picture">
+                        <wp:docPr id="238412703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062184115" name="Picture"/>
+                                <pic:cNvPr id="238412703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404660041" name="Picture">
+                  <wp:docPr id="2130644921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404660041" name="Picture"/>
+                          <pic:cNvPr id="2130644921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683833571" name="Picture">
+                  <wp:docPr id="2087248352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683833571" name="Picture"/>
+                          <pic:cNvPr id="2087248352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230525761" name="Picture">
+                  <wp:docPr id="512930425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230525761" name="Picture"/>
+                          <pic:cNvPr id="512930425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545548578" name="Picture">
+                  <wp:docPr id="1739167739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545548578" name="Picture"/>
+                          <pic:cNvPr id="1739167739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784366987" name="Picture">
+                  <wp:docPr id="1551174927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784366987" name="Picture"/>
+                          <pic:cNvPr id="1551174927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624547663" name="Picture">
+                  <wp:docPr id="1476361602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624547663" name="Picture"/>
+                          <pic:cNvPr id="1476361602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>