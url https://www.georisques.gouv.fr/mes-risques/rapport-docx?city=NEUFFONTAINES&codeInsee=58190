--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961816338" name="Picture">
+                  <wp:docPr id="1894247082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961816338" name="Picture"/>
+                          <pic:cNvPr id="1894247082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115356393" name="Picture">
+                  <wp:docPr id="1235671893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115356393" name="Picture"/>
+                          <pic:cNvPr id="1235671893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388653763" name="Picture">
+                        <wp:docPr id="153572817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388653763" name="Picture"/>
+                                <pic:cNvPr id="153572817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225954968" name="Picture">
+                  <wp:docPr id="830430200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225954968" name="Picture"/>
+                          <pic:cNvPr id="830430200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411265103" name="Picture">
+                  <wp:docPr id="682418811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411265103" name="Picture"/>
+                          <pic:cNvPr id="682418811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957423689" name="Picture">
+                  <wp:docPr id="1230373762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957423689" name="Picture"/>
+                          <pic:cNvPr id="1230373762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817408944" name="Picture">
+                  <wp:docPr id="1964721135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817408944" name="Picture"/>
+                          <pic:cNvPr id="1964721135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199740808" name="Picture">
+                  <wp:docPr id="1143091845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199740808" name="Picture"/>
+                          <pic:cNvPr id="1143091845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886852314" name="Picture">
+                        <wp:docPr id="1582450104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886852314" name="Picture"/>
+                                <pic:cNvPr id="1582450104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974469592" name="Picture">
+                        <wp:docPr id="718719767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974469592" name="Picture"/>
+                                <pic:cNvPr id="718719767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750132384" name="Picture">
+                        <wp:docPr id="152359887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750132384" name="Picture"/>
+                                <pic:cNvPr id="152359887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068558999" name="Picture">
+                        <wp:docPr id="2054228752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068558999" name="Picture"/>
+                                <pic:cNvPr id="2054228752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422113101" name="Picture">
+                        <wp:docPr id="1432255253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422113101" name="Picture"/>
+                                <pic:cNvPr id="1432255253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220742805" name="Picture">
+                        <wp:docPr id="1932893911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220742805" name="Picture"/>
+                                <pic:cNvPr id="1932893911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155074821" name="Picture">
+                        <wp:docPr id="1841682446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155074821" name="Picture"/>
+                                <pic:cNvPr id="1841682446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807063269" name="Picture">
+                        <wp:docPr id="344054878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807063269" name="Picture"/>
+                                <pic:cNvPr id="344054878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585192179" name="Picture">
+                        <wp:docPr id="108646032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585192179" name="Picture"/>
+                                <pic:cNvPr id="108646032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070702915" name="Picture">
+                        <wp:docPr id="1704202477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070702915" name="Picture"/>
+                                <pic:cNvPr id="1704202477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838891447" name="Picture">
+                        <wp:docPr id="1122549484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838891447" name="Picture"/>
+                                <pic:cNvPr id="1122549484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557690919" name="Picture">
+                        <wp:docPr id="345503406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557690919" name="Picture"/>
+                                <pic:cNvPr id="345503406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028445442" name="Picture">
+                  <wp:docPr id="1858918644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028445442" name="Picture"/>
+                          <pic:cNvPr id="1858918644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277931217" name="Picture">
+                  <wp:docPr id="872347229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277931217" name="Picture"/>
+                          <pic:cNvPr id="872347229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10186682" name="Picture">
+                  <wp:docPr id="717032076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10186682" name="Picture"/>
+                          <pic:cNvPr id="717032076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561346389" name="Picture">
+                  <wp:docPr id="392762813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561346389" name="Picture"/>
+                          <pic:cNvPr id="392762813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681473453" name="Picture">
+                  <wp:docPr id="1578751061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681473453" name="Picture"/>
+                          <pic:cNvPr id="1578751061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705192837" name="Picture">
+                  <wp:docPr id="1179671444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705192837" name="Picture"/>
+                          <pic:cNvPr id="1179671444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1911391181" name="Picture">
+                        <wp:docPr id="1712604599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1911391181" name="Picture"/>
+                                <pic:cNvPr id="1712604599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913146042" name="Picture">
+                  <wp:docPr id="1640447905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913146042" name="Picture"/>
+                          <pic:cNvPr id="1640447905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503355876" name="Picture">
+                  <wp:docPr id="317915386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503355876" name="Picture"/>
+                          <pic:cNvPr id="317915386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65966594" name="Picture">
+                  <wp:docPr id="1443813102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65966594" name="Picture"/>
+                          <pic:cNvPr id="1443813102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992626063" name="Picture">
+                  <wp:docPr id="1415305978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992626063" name="Picture"/>
+                          <pic:cNvPr id="1415305978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923615007" name="Picture">
+                  <wp:docPr id="1702797620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923615007" name="Picture"/>
+                          <pic:cNvPr id="1702797620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852331150" name="Picture">
+                  <wp:docPr id="1564411846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852331150" name="Picture"/>
+                          <pic:cNvPr id="1564411846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781167033" name="Picture">
+                        <wp:docPr id="507156117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781167033" name="Picture"/>
+                                <pic:cNvPr id="507156117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387083575" name="Picture">
+                  <wp:docPr id="316013962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387083575" name="Picture"/>
+                          <pic:cNvPr id="316013962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730018426" name="Picture">
+                  <wp:docPr id="522432859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730018426" name="Picture"/>
+                          <pic:cNvPr id="522432859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210480469" name="Picture">
+                  <wp:docPr id="2109745482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210480469" name="Picture"/>
+                          <pic:cNvPr id="2109745482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798385925" name="Picture">
+                  <wp:docPr id="582918519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798385925" name="Picture"/>
+                          <pic:cNvPr id="582918519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687925640" name="Picture">
+                  <wp:docPr id="755139216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687925640" name="Picture"/>
+                          <pic:cNvPr id="755139216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84846414" name="Picture">
+                  <wp:docPr id="93467511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84846414" name="Picture"/>
+                          <pic:cNvPr id="93467511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856807616" name="Picture">
+                        <wp:docPr id="633771501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856807616" name="Picture"/>
+                                <pic:cNvPr id="633771501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30307,57 +30307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553259062" name="Picture">
+                  <wp:docPr id="1686740298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553259062" name="Picture"/>
+                          <pic:cNvPr id="1686740298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30396,57 +30396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613721677" name="Picture">
+                  <wp:docPr id="1104846583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613721677" name="Picture"/>
+                          <pic:cNvPr id="1104846583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31040,57 +31040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805546538" name="Picture">
+                  <wp:docPr id="1344410332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805546538" name="Picture"/>
+                          <pic:cNvPr id="1344410332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32038,57 +32038,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93630921" name="Picture">
+                  <wp:docPr id="301664826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93630921" name="Picture"/>
+                          <pic:cNvPr id="301664826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32141,57 +32141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251565414" name="Picture">
+                  <wp:docPr id="1398470542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251565414" name="Picture"/>
+                          <pic:cNvPr id="1398470542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33518,57 +33518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903388578" name="Picture">
+                  <wp:docPr id="1763488482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903388578" name="Picture"/>
+                          <pic:cNvPr id="1763488482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145833294" name="Picture">
+                        <wp:docPr id="522948918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145833294" name="Picture"/>
+                                <pic:cNvPr id="522948918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35882,57 +35882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786970130" name="Picture">
+                  <wp:docPr id="330083219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786970130" name="Picture"/>
+                          <pic:cNvPr id="330083219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35953,57 +35953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411897862" name="Picture">
+                  <wp:docPr id="138395552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411897862" name="Picture"/>
+                          <pic:cNvPr id="138395552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36367,57 +36367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027790905" name="Picture">
+                  <wp:docPr id="2047534703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027790905" name="Picture"/>
+                          <pic:cNvPr id="2047534703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>