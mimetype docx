--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841248030" name="Picture">
+                  <wp:docPr id="916059752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841248030" name="Picture"/>
+                          <pic:cNvPr id="916059752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667829919" name="Picture">
+                  <wp:docPr id="782033075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667829919" name="Picture"/>
+                          <pic:cNvPr id="782033075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134428597" name="Picture">
+                        <wp:docPr id="1376659736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134428597" name="Picture"/>
+                                <pic:cNvPr id="1376659736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836964336" name="Picture">
+                  <wp:docPr id="933004056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836964336" name="Picture"/>
+                          <pic:cNvPr id="933004056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054153325" name="Picture">
+                  <wp:docPr id="1137459251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054153325" name="Picture"/>
+                          <pic:cNvPr id="1137459251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204445469" name="Picture">
+                  <wp:docPr id="39780573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204445469" name="Picture"/>
+                          <pic:cNvPr id="39780573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711241729" name="Picture">
+                  <wp:docPr id="931784878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711241729" name="Picture"/>
+                          <pic:cNvPr id="931784878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873285151" name="Picture">
+                  <wp:docPr id="1382111090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873285151" name="Picture"/>
+                          <pic:cNvPr id="1382111090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217930153" name="Picture">
+                        <wp:docPr id="1580386044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217930153" name="Picture"/>
+                                <pic:cNvPr id="1580386044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618383825" name="Picture">
+                        <wp:docPr id="1368301726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618383825" name="Picture"/>
+                                <pic:cNvPr id="1368301726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784943873" name="Picture">
+                        <wp:docPr id="326140342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784943873" name="Picture"/>
+                                <pic:cNvPr id="326140342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327892469" name="Picture">
+                        <wp:docPr id="405845064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327892469" name="Picture"/>
+                                <pic:cNvPr id="405845064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556718095" name="Picture">
+                        <wp:docPr id="1673974939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556718095" name="Picture"/>
+                                <pic:cNvPr id="1673974939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="90846398" name="Picture">
+                        <wp:docPr id="548718606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="90846398" name="Picture"/>
+                                <pic:cNvPr id="548718606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477104424" name="Picture">
+                        <wp:docPr id="1210523117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477104424" name="Picture"/>
+                                <pic:cNvPr id="1210523117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182994912" name="Picture">
+                        <wp:docPr id="976517954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182994912" name="Picture"/>
+                                <pic:cNvPr id="976517954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85475339" name="Picture">
+                        <wp:docPr id="1556196017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85475339" name="Picture"/>
+                                <pic:cNvPr id="1556196017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323160798" name="Picture">
+                        <wp:docPr id="1019865589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323160798" name="Picture"/>
+                                <pic:cNvPr id="1019865589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954181283" name="Picture">
+                        <wp:docPr id="606192521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954181283" name="Picture"/>
+                                <pic:cNvPr id="606192521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010565641" name="Picture">
+                        <wp:docPr id="917182531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010565641" name="Picture"/>
+                                <pic:cNvPr id="917182531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832162469" name="Picture">
+                        <wp:docPr id="886908428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832162469" name="Picture"/>
+                                <pic:cNvPr id="886908428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903797952" name="Picture">
+                        <wp:docPr id="502046008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903797952" name="Picture"/>
+                                <pic:cNvPr id="502046008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199759982" name="Picture">
+                        <wp:docPr id="846309448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199759982" name="Picture"/>
+                                <pic:cNvPr id="846309448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409280508" name="Picture">
+                  <wp:docPr id="1770944889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409280508" name="Picture"/>
+                          <pic:cNvPr id="1770944889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090911376" name="Picture">
+                  <wp:docPr id="1988893285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090911376" name="Picture"/>
+                          <pic:cNvPr id="1988893285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131433958" name="Picture">
+                  <wp:docPr id="95970389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131433958" name="Picture"/>
+                          <pic:cNvPr id="95970389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314716995" name="Picture">
+                  <wp:docPr id="1087796020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314716995" name="Picture"/>
+                          <pic:cNvPr id="1087796020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432447308" name="Picture">
+                  <wp:docPr id="190267132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432447308" name="Picture"/>
+                          <pic:cNvPr id="190267132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38458006" name="Picture">
+                  <wp:docPr id="1653038442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38458006" name="Picture"/>
+                          <pic:cNvPr id="1653038442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139925507" name="Picture">
+                        <wp:docPr id="1762030936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139925507" name="Picture"/>
+                                <pic:cNvPr id="1762030936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129133644" name="Picture">
+                        <wp:docPr id="1194106880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129133644" name="Picture"/>
+                                <pic:cNvPr id="1194106880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602261197" name="Picture">
+                  <wp:docPr id="797762567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602261197" name="Picture"/>
+                          <pic:cNvPr id="797762567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006835972" name="Picture">
+                  <wp:docPr id="2106967349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006835972" name="Picture"/>
+                          <pic:cNvPr id="2106967349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675791556" name="Picture">
+                  <wp:docPr id="1604015655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675791556" name="Picture"/>
+                          <pic:cNvPr id="1604015655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483703723" name="Picture">
+                  <wp:docPr id="1789088262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483703723" name="Picture"/>
+                          <pic:cNvPr id="1789088262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752294448" name="Picture">
+                  <wp:docPr id="292172482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752294448" name="Picture"/>
+                          <pic:cNvPr id="292172482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990006568" name="Picture">
+                  <wp:docPr id="219581803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990006568" name="Picture"/>
+                          <pic:cNvPr id="219581803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805565693" name="Picture">
+                        <wp:docPr id="146469683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805565693" name="Picture"/>
+                                <pic:cNvPr id="146469683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121764779" name="Picture">
+                  <wp:docPr id="830360218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121764779" name="Picture"/>
+                          <pic:cNvPr id="830360218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210480431" name="Picture">
+                  <wp:docPr id="1586175494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210480431" name="Picture"/>
+                          <pic:cNvPr id="1586175494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239963471" name="Picture">
+                  <wp:docPr id="951163227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239963471" name="Picture"/>
+                          <pic:cNvPr id="951163227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85846772" name="Picture">
+                  <wp:docPr id="534906024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85846772" name="Picture"/>
+                          <pic:cNvPr id="534906024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713140606" name="Picture">
+                  <wp:docPr id="1432774696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713140606" name="Picture"/>
+                          <pic:cNvPr id="1432774696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367287410" name="Picture">
+                  <wp:docPr id="1882661899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367287410" name="Picture"/>
+                          <pic:cNvPr id="1882661899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806664046" name="Picture">
+                        <wp:docPr id="2112198395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806664046" name="Picture"/>
+                                <pic:cNvPr id="2112198395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418401192" name="Picture">
+                  <wp:docPr id="876343856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418401192" name="Picture"/>
+                          <pic:cNvPr id="876343856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636864574" name="Picture">
+                  <wp:docPr id="331544567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636864574" name="Picture"/>
+                          <pic:cNvPr id="331544567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715544834" name="Picture">
+                  <wp:docPr id="1508794614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715544834" name="Picture"/>
+                          <pic:cNvPr id="1508794614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745342074" name="Picture">
+                  <wp:docPr id="774106491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745342074" name="Picture"/>
+                          <pic:cNvPr id="774106491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942874885" name="Picture">
+                  <wp:docPr id="455484114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942874885" name="Picture"/>
+                          <pic:cNvPr id="455484114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961053639" name="Picture">
+                  <wp:docPr id="687397717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961053639" name="Picture"/>
+                          <pic:cNvPr id="687397717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332657291" name="Picture">
+                        <wp:docPr id="603407776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332657291" name="Picture"/>
+                                <pic:cNvPr id="603407776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974128969" name="Picture">
+                  <wp:docPr id="1558396726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974128969" name="Picture"/>
+                          <pic:cNvPr id="1558396726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37623,57 +37623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335533971" name="Picture">
+                  <wp:docPr id="1159768911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335533971" name="Picture"/>
+                          <pic:cNvPr id="1159768911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38255,57 +38255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70399561" name="Picture">
+                  <wp:docPr id="1351213011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70399561" name="Picture"/>
+                          <pic:cNvPr id="1351213011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39199,57 +39199,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121225985" name="Picture">
+                  <wp:docPr id="1740514303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121225985" name="Picture"/>
+                          <pic:cNvPr id="1740514303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39311,57 +39311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276521472" name="Picture">
+                  <wp:docPr id="947335107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276521472" name="Picture"/>
+                          <pic:cNvPr id="947335107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40970,57 +40970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102119860" name="Picture">
+                  <wp:docPr id="521969324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102119860" name="Picture"/>
+                          <pic:cNvPr id="521969324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42149,57 +42149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916253835" name="Picture">
+                  <wp:docPr id="303168330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916253835" name="Picture"/>
+                          <pic:cNvPr id="303168330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42229,57 +42229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846915796" name="Picture">
+                  <wp:docPr id="1221688977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846915796" name="Picture"/>
+                          <pic:cNvPr id="1221688977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42717,57 +42717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756038306" name="Picture">
+                  <wp:docPr id="1391406822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756038306" name="Picture"/>
+                          <pic:cNvPr id="1391406822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>