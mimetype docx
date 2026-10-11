--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740036165" name="Picture">
+                  <wp:docPr id="439039046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740036165" name="Picture"/>
+                          <pic:cNvPr id="439039046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020035089" name="Picture">
+                  <wp:docPr id="1948747663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020035089" name="Picture"/>
+                          <pic:cNvPr id="1948747663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840013993" name="Picture">
+                        <wp:docPr id="1039483210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840013993" name="Picture"/>
+                                <pic:cNvPr id="1039483210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379907687" name="Picture">
+                  <wp:docPr id="1134944126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379907687" name="Picture"/>
+                          <pic:cNvPr id="1134944126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106819298" name="Picture">
+                  <wp:docPr id="1661441365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106819298" name="Picture"/>
+                          <pic:cNvPr id="1661441365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225459790" name="Picture">
+                  <wp:docPr id="1292493796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225459790" name="Picture"/>
+                          <pic:cNvPr id="1292493796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897816276" name="Picture">
+                  <wp:docPr id="132340791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897816276" name="Picture"/>
+                          <pic:cNvPr id="132340791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830107608" name="Picture">
+                  <wp:docPr id="1802543091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830107608" name="Picture"/>
+                          <pic:cNvPr id="1802543091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607792799" name="Picture">
+                        <wp:docPr id="635483560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607792799" name="Picture"/>
+                                <pic:cNvPr id="635483560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083088115" name="Picture">
+                        <wp:docPr id="1900320744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083088115" name="Picture"/>
+                                <pic:cNvPr id="1900320744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075868552" name="Picture">
+                        <wp:docPr id="1979084509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075868552" name="Picture"/>
+                                <pic:cNvPr id="1979084509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980380339" name="Picture">
+                        <wp:docPr id="832406196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980380339" name="Picture"/>
+                                <pic:cNvPr id="832406196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623587245" name="Picture">
+                        <wp:docPr id="81256792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623587245" name="Picture"/>
+                                <pic:cNvPr id="81256792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736005982" name="Picture">
+                        <wp:docPr id="2134644467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736005982" name="Picture"/>
+                                <pic:cNvPr id="2134644467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218956884" name="Picture">
+                        <wp:docPr id="1585638085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218956884" name="Picture"/>
+                                <pic:cNvPr id="1585638085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083547225" name="Picture">
+                        <wp:docPr id="328120235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083547225" name="Picture"/>
+                                <pic:cNvPr id="328120235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465999009" name="Picture">
+                        <wp:docPr id="1524079923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465999009" name="Picture"/>
+                                <pic:cNvPr id="1524079923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199755695" name="Picture">
+                        <wp:docPr id="1392226080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199755695" name="Picture"/>
+                                <pic:cNvPr id="1392226080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182517400" name="Picture">
+                        <wp:docPr id="561297649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182517400" name="Picture"/>
+                                <pic:cNvPr id="561297649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15376328" name="Picture">
+                        <wp:docPr id="1870264939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15376328" name="Picture"/>
+                                <pic:cNvPr id="1870264939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917347619" name="Picture">
+                        <wp:docPr id="255922501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917347619" name="Picture"/>
+                                <pic:cNvPr id="255922501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101800669" name="Picture">
+                        <wp:docPr id="1179307117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101800669" name="Picture"/>
+                                <pic:cNvPr id="1179307117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190344023" name="Picture">
+                        <wp:docPr id="2095072994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190344023" name="Picture"/>
+                                <pic:cNvPr id="2095072994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520861304" name="Picture">
+                  <wp:docPr id="127890341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520861304" name="Picture"/>
+                          <pic:cNvPr id="127890341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829938220" name="Picture">
+                  <wp:docPr id="601732232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829938220" name="Picture"/>
+                          <pic:cNvPr id="601732232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543318819" name="Picture">
+                  <wp:docPr id="461558433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543318819" name="Picture"/>
+                          <pic:cNvPr id="461558433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144177926" name="Picture">
+                  <wp:docPr id="1062874969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144177926" name="Picture"/>
+                          <pic:cNvPr id="1062874969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975188193" name="Picture">
+                  <wp:docPr id="1131683391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975188193" name="Picture"/>
+                          <pic:cNvPr id="1131683391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95902140" name="Picture">
+                  <wp:docPr id="1556257597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95902140" name="Picture"/>
+                          <pic:cNvPr id="1556257597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244039278" name="Picture">
+                        <wp:docPr id="2034839820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244039278" name="Picture"/>
+                                <pic:cNvPr id="2034839820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80209079" name="Picture">
+                        <wp:docPr id="1611077123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80209079" name="Picture"/>
+                                <pic:cNvPr id="1611077123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225857684" name="Picture">
+                  <wp:docPr id="1586425456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225857684" name="Picture"/>
+                          <pic:cNvPr id="1586425456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914929889" name="Picture">
+                  <wp:docPr id="2049961229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914929889" name="Picture"/>
+                          <pic:cNvPr id="2049961229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241129550" name="Picture">
+                  <wp:docPr id="574643013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241129550" name="Picture"/>
+                          <pic:cNvPr id="574643013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162632399" name="Picture">
+                  <wp:docPr id="1368129150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162632399" name="Picture"/>
+                          <pic:cNvPr id="1368129150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075381652" name="Picture">
+                  <wp:docPr id="273594497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075381652" name="Picture"/>
+                          <pic:cNvPr id="273594497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368731870" name="Picture">
+                  <wp:docPr id="1367663233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368731870" name="Picture"/>
+                          <pic:cNvPr id="1367663233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897025653" name="Picture">
+                        <wp:docPr id="348464728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897025653" name="Picture"/>
+                                <pic:cNvPr id="348464728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26117,57 +26117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854267484" name="Picture">
+                  <wp:docPr id="1699046646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854267484" name="Picture"/>
+                          <pic:cNvPr id="1699046646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26206,57 +26206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628357833" name="Picture">
+                  <wp:docPr id="1129056183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628357833" name="Picture"/>
+                          <pic:cNvPr id="1129056183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26886,57 +26886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113980165" name="Picture">
+                  <wp:docPr id="1859284672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113980165" name="Picture"/>
+                          <pic:cNvPr id="1859284672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27947,57 +27947,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622653985" name="Picture">
+                  <wp:docPr id="565913986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622653985" name="Picture"/>
+                          <pic:cNvPr id="565913986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28050,57 +28050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271165441" name="Picture">
+                  <wp:docPr id="637900250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271165441" name="Picture"/>
+                          <pic:cNvPr id="637900250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29508,57 +29508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598498498" name="Picture">
+                  <wp:docPr id="1974130824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598498498" name="Picture"/>
+                          <pic:cNvPr id="1974130824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30705,57 +30705,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482692473" name="Picture">
+                        <wp:docPr id="512998144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482692473" name="Picture"/>
+                                <pic:cNvPr id="512998144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32875,57 +32875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367714060" name="Picture">
+                  <wp:docPr id="456536051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367714060" name="Picture"/>
+                          <pic:cNvPr id="456536051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32964,57 +32964,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933525937" name="Picture">
+                  <wp:docPr id="1821138463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933525937" name="Picture"/>
+                          <pic:cNvPr id="1821138463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33608,57 +33608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873243107" name="Picture">
+                  <wp:docPr id="1875161909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873243107" name="Picture"/>
+                          <pic:cNvPr id="1875161909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34606,57 +34606,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750854014" name="Picture">
+                  <wp:docPr id="1887078173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750854014" name="Picture"/>
+                          <pic:cNvPr id="1887078173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34709,57 +34709,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458697290" name="Picture">
+                  <wp:docPr id="192140778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458697290" name="Picture"/>
+                          <pic:cNvPr id="192140778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36086,57 +36086,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582359897" name="Picture">
+                  <wp:docPr id="1221013985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582359897" name="Picture"/>
+                          <pic:cNvPr id="1221013985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37229,57 +37229,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386758677" name="Picture">
+                        <wp:docPr id="1296149759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386758677" name="Picture"/>
+                                <pic:cNvPr id="1296149759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38597,57 +38597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565032725" name="Picture">
+                  <wp:docPr id="1823617836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565032725" name="Picture"/>
+                          <pic:cNvPr id="1823617836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38686,57 +38686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830861791" name="Picture">
+                  <wp:docPr id="752110609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830861791" name="Picture"/>
+                          <pic:cNvPr id="752110609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39318,57 +39318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654925940" name="Picture">
+                  <wp:docPr id="1458747816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654925940" name="Picture"/>
+                          <pic:cNvPr id="1458747816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40262,57 +40262,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412591244" name="Picture">
+                  <wp:docPr id="646643627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412591244" name="Picture"/>
+                          <pic:cNvPr id="646643627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40374,57 +40374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548717804" name="Picture">
+                  <wp:docPr id="994155700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548717804" name="Picture"/>
+                          <pic:cNvPr id="994155700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41780,51 +41780,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -42198,57 +42198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097302455" name="Picture">
+                  <wp:docPr id="904242936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097302455" name="Picture"/>
+                          <pic:cNvPr id="904242936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43407,57 +43407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136157495" name="Picture">
+                  <wp:docPr id="1525275652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136157495" name="Picture"/>
+                          <pic:cNvPr id="1525275652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43487,57 +43487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40980207" name="Picture">
+                  <wp:docPr id="404187016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40980207" name="Picture"/>
+                          <pic:cNvPr id="404187016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43993,57 +43993,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071786823" name="Picture">
+                  <wp:docPr id="1580296117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071786823" name="Picture"/>
+                          <pic:cNvPr id="1580296117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46111,57 +46111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514235984" name="Picture">
+                  <wp:docPr id="1618807116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514235984" name="Picture"/>
+                          <pic:cNvPr id="1618807116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46191,57 +46191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290217487" name="Picture">
+                  <wp:docPr id="344574341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290217487" name="Picture"/>
+                          <pic:cNvPr id="344574341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46679,57 +46679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383418447" name="Picture">
+                  <wp:docPr id="1744781336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383418447" name="Picture"/>
+                          <pic:cNvPr id="1744781336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47530,51 +47530,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -47900,51 +47900,367 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3916386" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3916386</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enlèvement et traitement des ordures </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3915972" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3915972</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabrique d'amadou et d'allumettes </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -48456,50 +48772,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>