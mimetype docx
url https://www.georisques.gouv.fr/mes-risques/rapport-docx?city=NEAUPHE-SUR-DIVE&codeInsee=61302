--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988341702" name="Picture">
+                  <wp:docPr id="1667009167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988341702" name="Picture"/>
+                          <pic:cNvPr id="1667009167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717917754" name="Picture">
+                  <wp:docPr id="1521592572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717917754" name="Picture"/>
+                          <pic:cNvPr id="1521592572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207763662" name="Picture">
+                        <wp:docPr id="100273225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207763662" name="Picture"/>
+                                <pic:cNvPr id="100273225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420645770" name="Picture">
+                  <wp:docPr id="1698727069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420645770" name="Picture"/>
+                          <pic:cNvPr id="1698727069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965843061" name="Picture">
+                  <wp:docPr id="1873489762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965843061" name="Picture"/>
+                          <pic:cNvPr id="1873489762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981920928" name="Picture">
+                  <wp:docPr id="1878472632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981920928" name="Picture"/>
+                          <pic:cNvPr id="1878472632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808482313" name="Picture">
+                  <wp:docPr id="157033242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808482313" name="Picture"/>
+                          <pic:cNvPr id="157033242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109332765" name="Picture">
+                  <wp:docPr id="503158407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109332765" name="Picture"/>
+                          <pic:cNvPr id="503158407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547902689" name="Picture">
+                        <wp:docPr id="1985467672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547902689" name="Picture"/>
+                                <pic:cNvPr id="1985467672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311900697" name="Picture">
+                        <wp:docPr id="129526393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311900697" name="Picture"/>
+                                <pic:cNvPr id="129526393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889521271" name="Picture">
+                        <wp:docPr id="1423780077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889521271" name="Picture"/>
+                                <pic:cNvPr id="1423780077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972328312" name="Picture">
+                        <wp:docPr id="1656046001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972328312" name="Picture"/>
+                                <pic:cNvPr id="1656046001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093571583" name="Picture">
+                        <wp:docPr id="676667027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093571583" name="Picture"/>
+                                <pic:cNvPr id="676667027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954813130" name="Picture">
+                        <wp:docPr id="106279574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954813130" name="Picture"/>
+                                <pic:cNvPr id="106279574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405822136" name="Picture">
+                        <wp:docPr id="1448855708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405822136" name="Picture"/>
+                                <pic:cNvPr id="1448855708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387780809" name="Picture">
+                        <wp:docPr id="2122925737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387780809" name="Picture"/>
+                                <pic:cNvPr id="2122925737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879089843" name="Picture">
+                        <wp:docPr id="885125595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879089843" name="Picture"/>
+                                <pic:cNvPr id="885125595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7610120" name="Picture">
+                        <wp:docPr id="543407920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7610120" name="Picture"/>
+                                <pic:cNvPr id="543407920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928100053" name="Picture">
+                        <wp:docPr id="1898361214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928100053" name="Picture"/>
+                                <pic:cNvPr id="1898361214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687415051" name="Picture">
+                        <wp:docPr id="1719708949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687415051" name="Picture"/>
+                                <pic:cNvPr id="1719708949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471127565" name="Picture">
+                        <wp:docPr id="1629037534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471127565" name="Picture"/>
+                                <pic:cNvPr id="1629037534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1426018506" name="Picture">
+                        <wp:docPr id="2035503359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1426018506" name="Picture"/>
+                                <pic:cNvPr id="2035503359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270796749" name="Picture">
+                        <wp:docPr id="1238601180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270796749" name="Picture"/>
+                                <pic:cNvPr id="1238601180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167004957" name="Picture">
+                  <wp:docPr id="756726320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167004957" name="Picture"/>
+                          <pic:cNvPr id="756726320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839995413" name="Picture">
+                  <wp:docPr id="1637825889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839995413" name="Picture"/>
+                          <pic:cNvPr id="1637825889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566150683" name="Picture">
+                  <wp:docPr id="256370638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566150683" name="Picture"/>
+                          <pic:cNvPr id="256370638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753305049" name="Picture">
+                  <wp:docPr id="18840320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753305049" name="Picture"/>
+                          <pic:cNvPr id="18840320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781456519" name="Picture">
+                  <wp:docPr id="1446270635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781456519" name="Picture"/>
+                          <pic:cNvPr id="1446270635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93240528" name="Picture">
+                  <wp:docPr id="548688223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93240528" name="Picture"/>
+                          <pic:cNvPr id="548688223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045787425" name="Picture">
+                        <wp:docPr id="461276961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045787425" name="Picture"/>
+                                <pic:cNvPr id="461276961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209154821" name="Picture">
+                  <wp:docPr id="2108886206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209154821" name="Picture"/>
+                          <pic:cNvPr id="2108886206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67810596" name="Picture">
+                  <wp:docPr id="840644190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67810596" name="Picture"/>
+                          <pic:cNvPr id="840644190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290652927" name="Picture">
+                  <wp:docPr id="1572075699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290652927" name="Picture"/>
+                          <pic:cNvPr id="1572075699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941251814" name="Picture">
+                  <wp:docPr id="1186147980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941251814" name="Picture"/>
+                          <pic:cNvPr id="1186147980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19131966" name="Picture">
+                  <wp:docPr id="113748342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19131966" name="Picture"/>
+                          <pic:cNvPr id="113748342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593414154" name="Picture">
+                  <wp:docPr id="1968927487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593414154" name="Picture"/>
+                          <pic:cNvPr id="1968927487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977511409" name="Picture">
+                        <wp:docPr id="655777843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977511409" name="Picture"/>
+                                <pic:cNvPr id="655777843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944356158" name="Picture">
+                        <wp:docPr id="1486370554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944356158" name="Picture"/>
+                                <pic:cNvPr id="1486370554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056892963" name="Picture">
+                  <wp:docPr id="1276887586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056892963" name="Picture"/>
+                          <pic:cNvPr id="1276887586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370677933" name="Picture">
+                  <wp:docPr id="1651325712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370677933" name="Picture"/>
+                          <pic:cNvPr id="1651325712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023936541" name="Picture">
+                  <wp:docPr id="1788451815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023936541" name="Picture"/>
+                          <pic:cNvPr id="1788451815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235745322" name="Picture">
+                  <wp:docPr id="1169303439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235745322" name="Picture"/>
+                          <pic:cNvPr id="1169303439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152698801" name="Picture">
+                  <wp:docPr id="965788910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152698801" name="Picture"/>
+                          <pic:cNvPr id="965788910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277745524" name="Picture">
+                  <wp:docPr id="1508710273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277745524" name="Picture"/>
+                          <pic:cNvPr id="1508710273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259052154" name="Picture">
+                        <wp:docPr id="1878336061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259052154" name="Picture"/>
+                                <pic:cNvPr id="1878336061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731828160" name="Picture">
+                  <wp:docPr id="1578459485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731828160" name="Picture"/>
+                          <pic:cNvPr id="1578459485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427103638" name="Picture">
+                  <wp:docPr id="281141062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427103638" name="Picture"/>
+                          <pic:cNvPr id="281141062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692787809" name="Picture">
+                  <wp:docPr id="1591156369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692787809" name="Picture"/>
+                          <pic:cNvPr id="1591156369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965023091" name="Picture">
+                  <wp:docPr id="610713044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965023091" name="Picture"/>
+                          <pic:cNvPr id="610713044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118051646" name="Picture">
+                  <wp:docPr id="2144299759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118051646" name="Picture"/>
+                          <pic:cNvPr id="2144299759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036272093" name="Picture">
+                  <wp:docPr id="1188600499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036272093" name="Picture"/>
+                          <pic:cNvPr id="1188600499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187780899" name="Picture">
+                        <wp:docPr id="748816008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187780899" name="Picture"/>
+                                <pic:cNvPr id="748816008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044111975" name="Picture">
+                  <wp:docPr id="1035187670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044111975" name="Picture"/>
+                          <pic:cNvPr id="1035187670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404287874" name="Picture">
+                  <wp:docPr id="18440878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404287874" name="Picture"/>
+                          <pic:cNvPr id="18440878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946529174" name="Picture">
+                  <wp:docPr id="1201131076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946529174" name="Picture"/>
+                          <pic:cNvPr id="1201131076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059446364" name="Picture">
+                  <wp:docPr id="792487075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059446364" name="Picture"/>
+                          <pic:cNvPr id="792487075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568009614" name="Picture">
+                  <wp:docPr id="817983648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568009614" name="Picture"/>
+                          <pic:cNvPr id="817983648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141097830" name="Picture">
+                  <wp:docPr id="1370423851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141097830" name="Picture"/>
+                          <pic:cNvPr id="1370423851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440104344" name="Picture">
+                  <wp:docPr id="1760037252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440104344" name="Picture"/>
+                          <pic:cNvPr id="1760037252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17106822" name="Picture">
+                  <wp:docPr id="199085821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17106822" name="Picture"/>
+                          <pic:cNvPr id="199085821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38873335" name="Picture">
+                  <wp:docPr id="325038009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38873335" name="Picture"/>
+                          <pic:cNvPr id="325038009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>