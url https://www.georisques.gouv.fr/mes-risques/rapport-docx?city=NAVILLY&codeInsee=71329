--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990134523" name="Picture">
+                  <wp:docPr id="1014517385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990134523" name="Picture"/>
+                          <pic:cNvPr id="1014517385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899404789" name="Picture">
+                  <wp:docPr id="1947530320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899404789" name="Picture"/>
+                          <pic:cNvPr id="1947530320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108934058" name="Picture">
+                        <wp:docPr id="2075067495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108934058" name="Picture"/>
+                                <pic:cNvPr id="2075067495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228655080" name="Picture">
+                  <wp:docPr id="2082783019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228655080" name="Picture"/>
+                          <pic:cNvPr id="2082783019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736441679" name="Picture">
+                  <wp:docPr id="276408309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736441679" name="Picture"/>
+                          <pic:cNvPr id="276408309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433294586" name="Picture">
+                  <wp:docPr id="1007086255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433294586" name="Picture"/>
+                          <pic:cNvPr id="1007086255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205516816" name="Picture">
+                  <wp:docPr id="1373620033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205516816" name="Picture"/>
+                          <pic:cNvPr id="1373620033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123937094" name="Picture">
+                  <wp:docPr id="224371770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123937094" name="Picture"/>
+                          <pic:cNvPr id="224371770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914689171" name="Picture">
+                        <wp:docPr id="1040414270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914689171" name="Picture"/>
+                                <pic:cNvPr id="1040414270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830616774" name="Picture">
+                        <wp:docPr id="1485403038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830616774" name="Picture"/>
+                                <pic:cNvPr id="1485403038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229629600" name="Picture">
+                        <wp:docPr id="1779474153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229629600" name="Picture"/>
+                                <pic:cNvPr id="1779474153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477630997" name="Picture">
+                        <wp:docPr id="187212996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477630997" name="Picture"/>
+                                <pic:cNvPr id="187212996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050803543" name="Picture">
+                        <wp:docPr id="1862092509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050803543" name="Picture"/>
+                                <pic:cNvPr id="1862092509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895387128" name="Picture">
+                        <wp:docPr id="2030244338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895387128" name="Picture"/>
+                                <pic:cNvPr id="2030244338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032129349" name="Picture">
+                        <wp:docPr id="1937845278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032129349" name="Picture"/>
+                                <pic:cNvPr id="1937845278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339637414" name="Picture">
+                        <wp:docPr id="400143711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339637414" name="Picture"/>
+                                <pic:cNvPr id="400143711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726699754" name="Picture">
+                        <wp:docPr id="212375437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726699754" name="Picture"/>
+                                <pic:cNvPr id="212375437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509024404" name="Picture">
+                        <wp:docPr id="526155147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509024404" name="Picture"/>
+                                <pic:cNvPr id="526155147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458994041" name="Picture">
+                        <wp:docPr id="1868087212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458994041" name="Picture"/>
+                                <pic:cNvPr id="1868087212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662017530" name="Picture">
+                        <wp:docPr id="429657143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662017530" name="Picture"/>
+                                <pic:cNvPr id="429657143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975518309" name="Picture">
+                        <wp:docPr id="966386902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975518309" name="Picture"/>
+                                <pic:cNvPr id="966386902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104379160" name="Picture">
+                        <wp:docPr id="1013961714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104379160" name="Picture"/>
+                                <pic:cNvPr id="1013961714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295242040" name="Picture">
+                        <wp:docPr id="1634759373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295242040" name="Picture"/>
+                                <pic:cNvPr id="1634759373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503177648" name="Picture">
+                  <wp:docPr id="1096880443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503177648" name="Picture"/>
+                          <pic:cNvPr id="1096880443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312439188" name="Picture">
+                  <wp:docPr id="1082146196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312439188" name="Picture"/>
+                          <pic:cNvPr id="1082146196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212118812" name="Picture">
+                  <wp:docPr id="1189842776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212118812" name="Picture"/>
+                          <pic:cNvPr id="1189842776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410990788" name="Picture">
+                  <wp:docPr id="1772803812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410990788" name="Picture"/>
+                          <pic:cNvPr id="1772803812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941493997" name="Picture">
+                  <wp:docPr id="761389793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941493997" name="Picture"/>
+                          <pic:cNvPr id="761389793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564593016" name="Picture">
+                  <wp:docPr id="1649857240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564593016" name="Picture"/>
+                          <pic:cNvPr id="1649857240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460667363" name="Picture">
+                        <wp:docPr id="1616347506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460667363" name="Picture"/>
+                                <pic:cNvPr id="1616347506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20161,57 +20161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41297054" name="Picture">
+                  <wp:docPr id="924014099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41297054" name="Picture"/>
+                          <pic:cNvPr id="924014099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827138598" name="Picture">
+                  <wp:docPr id="491625748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827138598" name="Picture"/>
+                          <pic:cNvPr id="491625748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20786,57 +20786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730543236" name="Picture">
+                  <wp:docPr id="949638589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730543236" name="Picture"/>
+                          <pic:cNvPr id="949638589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23545,57 +23545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690908499" name="Picture">
+                  <wp:docPr id="1856565005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690908499" name="Picture"/>
+                          <pic:cNvPr id="1856565005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23634,57 +23634,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054894220" name="Picture">
+                  <wp:docPr id="528247537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054894220" name="Picture"/>
+                          <pic:cNvPr id="528247537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24278,57 +24278,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136713811" name="Picture">
+                  <wp:docPr id="1965159198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136713811" name="Picture"/>
+                          <pic:cNvPr id="1965159198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25276,57 +25276,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913517417" name="Picture">
+                  <wp:docPr id="107448935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913517417" name="Picture"/>
+                          <pic:cNvPr id="107448935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25379,57 +25379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532447815" name="Picture">
+                  <wp:docPr id="693108497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532447815" name="Picture"/>
+                          <pic:cNvPr id="693108497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26758,57 +26758,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148040828" name="Picture">
+                  <wp:docPr id="2010602238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148040828" name="Picture"/>
+                          <pic:cNvPr id="2010602238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27883,57 +27883,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35483005" name="Picture">
+                        <wp:docPr id="503597382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35483005" name="Picture"/>
+                                <pic:cNvPr id="503597382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29236,57 +29236,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099637689" name="Picture">
+                  <wp:docPr id="1179249485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099637689" name="Picture"/>
+                          <pic:cNvPr id="1179249485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29325,57 +29325,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164959722" name="Picture">
+                  <wp:docPr id="984134771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164959722" name="Picture"/>
+                          <pic:cNvPr id="984134771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29969,57 +29969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753939647" name="Picture">
+                  <wp:docPr id="106599449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753939647" name="Picture"/>
+                          <pic:cNvPr id="106599449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30967,57 +30967,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535151010" name="Picture">
+                  <wp:docPr id="1842272393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535151010" name="Picture"/>
+                          <pic:cNvPr id="1842272393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31070,57 +31070,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602535071" name="Picture">
+                  <wp:docPr id="1962270398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602535071" name="Picture"/>
+                          <pic:cNvPr id="1962270398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32451,57 +32451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994790388" name="Picture">
+                  <wp:docPr id="691965475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994790388" name="Picture"/>
+                          <pic:cNvPr id="691965475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33613,57 +33613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047643934" name="Picture">
+                        <wp:docPr id="1936269442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047643934" name="Picture"/>
+                                <pic:cNvPr id="1936269442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34588,57 +34588,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286007337" name="Picture">
+                        <wp:docPr id="904602289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286007337" name="Picture"/>
+                                <pic:cNvPr id="904602289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35977,57 +35977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561335329" name="Picture">
+                  <wp:docPr id="264010174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561335329" name="Picture"/>
+                          <pic:cNvPr id="264010174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36066,57 +36066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609659799" name="Picture">
+                  <wp:docPr id="2123111988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609659799" name="Picture"/>
+                          <pic:cNvPr id="2123111988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36710,57 +36710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556617422" name="Picture">
+                  <wp:docPr id="1840894590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556617422" name="Picture"/>
+                          <pic:cNvPr id="1840894590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37708,57 +37708,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748210110" name="Picture">
+                  <wp:docPr id="225763096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748210110" name="Picture"/>
+                          <pic:cNvPr id="225763096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37811,57 +37811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296424242" name="Picture">
+                  <wp:docPr id="953258201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296424242" name="Picture"/>
+                          <pic:cNvPr id="953258201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39188,57 +39188,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875308081" name="Picture">
+                  <wp:docPr id="1787126669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875308081" name="Picture"/>
+                          <pic:cNvPr id="1787126669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40331,57 +40331,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="161286330" name="Picture">
+                        <wp:docPr id="1972241345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="161286330" name="Picture"/>
+                                <pic:cNvPr id="1972241345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41692,57 +41692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556461588" name="Picture">
+                  <wp:docPr id="878092278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556461588" name="Picture"/>
+                          <pic:cNvPr id="878092278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41781,57 +41781,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499898162" name="Picture">
+                  <wp:docPr id="1507325089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499898162" name="Picture"/>
+                          <pic:cNvPr id="1507325089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42425,57 +42425,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392843071" name="Picture">
+                  <wp:docPr id="216274789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392843071" name="Picture"/>
+                          <pic:cNvPr id="216274789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43423,57 +43423,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700008724" name="Picture">
+                  <wp:docPr id="1176698176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700008724" name="Picture"/>
+                          <pic:cNvPr id="1176698176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43526,57 +43526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756006954" name="Picture">
+                  <wp:docPr id="952937425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756006954" name="Picture"/>
+                          <pic:cNvPr id="952937425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44903,57 +44903,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455470172" name="Picture">
+                  <wp:docPr id="827187386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455470172" name="Picture"/>
+                          <pic:cNvPr id="827187386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46046,57 +46046,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544973312" name="Picture">
+                        <wp:docPr id="847609057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544973312" name="Picture"/>
+                                <pic:cNvPr id="847609057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47267,57 +47267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759849682" name="Picture">
+                  <wp:docPr id="1813185083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759849682" name="Picture"/>
+                          <pic:cNvPr id="1813185083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47338,57 +47338,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497381784" name="Picture">
+                  <wp:docPr id="307554711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497381784" name="Picture"/>
+                          <pic:cNvPr id="307554711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47752,57 +47752,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761647362" name="Picture">
+                  <wp:docPr id="1883390645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761647362" name="Picture"/>
+                          <pic:cNvPr id="1883390645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>