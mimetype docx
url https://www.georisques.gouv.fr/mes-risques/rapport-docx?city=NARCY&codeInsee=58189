--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37248522" name="Picture">
+                  <wp:docPr id="908011575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37248522" name="Picture"/>
+                          <pic:cNvPr id="908011575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805900064" name="Picture">
+                  <wp:docPr id="297754080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805900064" name="Picture"/>
+                          <pic:cNvPr id="297754080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406811536" name="Picture">
+                        <wp:docPr id="281361577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406811536" name="Picture"/>
+                                <pic:cNvPr id="281361577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725081963" name="Picture">
+                  <wp:docPr id="1876285363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725081963" name="Picture"/>
+                          <pic:cNvPr id="1876285363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819566977" name="Picture">
+                  <wp:docPr id="1161540941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819566977" name="Picture"/>
+                          <pic:cNvPr id="1161540941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522246530" name="Picture">
+                  <wp:docPr id="63583644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522246530" name="Picture"/>
+                          <pic:cNvPr id="63583644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507097645" name="Picture">
+                  <wp:docPr id="277276538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507097645" name="Picture"/>
+                          <pic:cNvPr id="277276538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866968422" name="Picture">
+                  <wp:docPr id="920411266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866968422" name="Picture"/>
+                          <pic:cNvPr id="920411266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229125799" name="Picture">
+                        <wp:docPr id="686439331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229125799" name="Picture"/>
+                                <pic:cNvPr id="686439331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069012164" name="Picture">
+                        <wp:docPr id="1695846674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069012164" name="Picture"/>
+                                <pic:cNvPr id="1695846674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843325740" name="Picture">
+                        <wp:docPr id="516418844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843325740" name="Picture"/>
+                                <pic:cNvPr id="516418844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176299337" name="Picture">
+                        <wp:docPr id="1680567002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176299337" name="Picture"/>
+                                <pic:cNvPr id="1680567002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234111785" name="Picture">
+                        <wp:docPr id="1432371540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234111785" name="Picture"/>
+                                <pic:cNvPr id="1432371540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353008417" name="Picture">
+                        <wp:docPr id="542979018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353008417" name="Picture"/>
+                                <pic:cNvPr id="542979018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74750016" name="Picture">
+                        <wp:docPr id="2104714435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74750016" name="Picture"/>
+                                <pic:cNvPr id="2104714435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603581082" name="Picture">
+                        <wp:docPr id="182327398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603581082" name="Picture"/>
+                                <pic:cNvPr id="182327398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613464987" name="Picture">
+                        <wp:docPr id="304951455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613464987" name="Picture"/>
+                                <pic:cNvPr id="304951455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886295447" name="Picture">
+                        <wp:docPr id="2089682522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886295447" name="Picture"/>
+                                <pic:cNvPr id="2089682522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839643376" name="Picture">
+                        <wp:docPr id="1685502498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839643376" name="Picture"/>
+                                <pic:cNvPr id="1685502498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484887113" name="Picture">
+                        <wp:docPr id="583827958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484887113" name="Picture"/>
+                                <pic:cNvPr id="583827958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489975399" name="Picture">
+                        <wp:docPr id="1940843017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489975399" name="Picture"/>
+                                <pic:cNvPr id="1940843017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225734793" name="Picture">
+                        <wp:docPr id="543910646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225734793" name="Picture"/>
+                                <pic:cNvPr id="543910646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61345535" name="Picture">
+                        <wp:docPr id="1701173121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61345535" name="Picture"/>
+                                <pic:cNvPr id="1701173121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979854774" name="Picture">
+                  <wp:docPr id="1001100007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979854774" name="Picture"/>
+                          <pic:cNvPr id="1001100007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743326631" name="Picture">
+                  <wp:docPr id="1681397312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743326631" name="Picture"/>
+                          <pic:cNvPr id="1681397312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128994644" name="Picture">
+                  <wp:docPr id="1436089139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128994644" name="Picture"/>
+                          <pic:cNvPr id="1436089139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742344913" name="Picture">
+                  <wp:docPr id="1179472117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742344913" name="Picture"/>
+                          <pic:cNvPr id="1179472117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307230840" name="Picture">
+                  <wp:docPr id="568295909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307230840" name="Picture"/>
+                          <pic:cNvPr id="568295909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439014495" name="Picture">
+                  <wp:docPr id="937567730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439014495" name="Picture"/>
+                          <pic:cNvPr id="937567730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="787221321" name="Picture">
+                        <wp:docPr id="1848728781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="787221321" name="Picture"/>
+                                <pic:cNvPr id="1848728781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202223177" name="Picture">
+                  <wp:docPr id="324322796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202223177" name="Picture"/>
+                          <pic:cNvPr id="324322796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691753704" name="Picture">
+                  <wp:docPr id="1799782786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691753704" name="Picture"/>
+                          <pic:cNvPr id="1799782786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732489925" name="Picture">
+                  <wp:docPr id="267747091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732489925" name="Picture"/>
+                          <pic:cNvPr id="267747091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360418869" name="Picture">
+                  <wp:docPr id="1486690733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360418869" name="Picture"/>
+                          <pic:cNvPr id="1486690733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267661653" name="Picture">
+                  <wp:docPr id="557878342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267661653" name="Picture"/>
+                          <pic:cNvPr id="557878342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100597400" name="Picture">
+                  <wp:docPr id="135982937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100597400" name="Picture"/>
+                          <pic:cNvPr id="135982937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172964534" name="Picture">
+                        <wp:docPr id="1503796164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172964534" name="Picture"/>
+                                <pic:cNvPr id="1503796164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703042489" name="Picture">
+                  <wp:docPr id="2002211561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703042489" name="Picture"/>
+                          <pic:cNvPr id="2002211561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153582841" name="Picture">
+                  <wp:docPr id="976638109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153582841" name="Picture"/>
+                          <pic:cNvPr id="976638109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190674736" name="Picture">
+                  <wp:docPr id="350481936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190674736" name="Picture"/>
+                          <pic:cNvPr id="350481936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488981128" name="Picture">
+                  <wp:docPr id="639449962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488981128" name="Picture"/>
+                          <pic:cNvPr id="639449962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040702070" name="Picture">
+                  <wp:docPr id="2015470546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040702070" name="Picture"/>
+                          <pic:cNvPr id="2015470546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357723226" name="Picture">
+                  <wp:docPr id="1035019251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357723226" name="Picture"/>
+                          <pic:cNvPr id="1035019251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395516531" name="Picture">
+                        <wp:docPr id="913706011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395516531" name="Picture"/>
+                                <pic:cNvPr id="913706011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390074042" name="Picture">
+                  <wp:docPr id="331561340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390074042" name="Picture"/>
+                          <pic:cNvPr id="331561340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976201857" name="Picture">
+                  <wp:docPr id="2112975175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976201857" name="Picture"/>
+                          <pic:cNvPr id="2112975175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903904565" name="Picture">
+                  <wp:docPr id="2069998646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903904565" name="Picture"/>
+                          <pic:cNvPr id="2069998646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955103559" name="Picture">
+                  <wp:docPr id="282804939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955103559" name="Picture"/>
+                          <pic:cNvPr id="282804939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651416638" name="Picture">
+                  <wp:docPr id="1238655117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651416638" name="Picture"/>
+                          <pic:cNvPr id="1238655117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835290373" name="Picture">
+                  <wp:docPr id="1367421573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835290373" name="Picture"/>
+                          <pic:cNvPr id="1367421573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969560942" name="Picture">
+                        <wp:docPr id="1867605374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969560942" name="Picture"/>
+                                <pic:cNvPr id="1867605374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16914192" name="Picture">
+                  <wp:docPr id="1543886926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16914192" name="Picture"/>
+                          <pic:cNvPr id="1543886926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557259315" name="Picture">
+                  <wp:docPr id="941308965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557259315" name="Picture"/>
+                          <pic:cNvPr id="941308965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428907105" name="Picture">
+                  <wp:docPr id="1827385346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428907105" name="Picture"/>
+                          <pic:cNvPr id="1827385346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13501016" name="Picture">
+                  <wp:docPr id="279370417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13501016" name="Picture"/>
+                          <pic:cNvPr id="279370417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812770441" name="Picture">
+                  <wp:docPr id="841119413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812770441" name="Picture"/>
+                          <pic:cNvPr id="841119413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40457,51 +40457,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587030330" name="Picture">
+                  <wp:docPr id="1824554499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587030330" name="Picture"/>
+                          <pic:cNvPr id="1824554499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286443111" name="Picture">
+                  <wp:docPr id="674613655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286443111" name="Picture"/>
+                          <pic:cNvPr id="674613655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893259079" name="Picture">
+                  <wp:docPr id="1432823971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893259079" name="Picture"/>
+                          <pic:cNvPr id="1432823971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145782298" name="Picture">
+                  <wp:docPr id="1804158131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145782298" name="Picture"/>
+                          <pic:cNvPr id="1804158131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,51 +43473,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43653,50 +43653,352 @@
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité principale</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3800156" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3800156</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3800155" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3800155</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -43836,51 +44138,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -44392,50 +44694,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>