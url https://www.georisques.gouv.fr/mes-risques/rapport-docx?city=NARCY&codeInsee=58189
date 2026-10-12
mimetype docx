--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908011575" name="Picture">
+                  <wp:docPr id="330368642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908011575" name="Picture"/>
+                          <pic:cNvPr id="330368642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297754080" name="Picture">
+                  <wp:docPr id="498177159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297754080" name="Picture"/>
+                          <pic:cNvPr id="498177159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281361577" name="Picture">
+                        <wp:docPr id="905934425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281361577" name="Picture"/>
+                                <pic:cNvPr id="905934425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876285363" name="Picture">
+                  <wp:docPr id="193987431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876285363" name="Picture"/>
+                          <pic:cNvPr id="193987431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161540941" name="Picture">
+                  <wp:docPr id="2007513322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161540941" name="Picture"/>
+                          <pic:cNvPr id="2007513322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63583644" name="Picture">
+                  <wp:docPr id="1397756782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63583644" name="Picture"/>
+                          <pic:cNvPr id="1397756782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277276538" name="Picture">
+                  <wp:docPr id="1331071571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277276538" name="Picture"/>
+                          <pic:cNvPr id="1331071571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920411266" name="Picture">
+                  <wp:docPr id="9690385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920411266" name="Picture"/>
+                          <pic:cNvPr id="9690385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686439331" name="Picture">
+                        <wp:docPr id="292227425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686439331" name="Picture"/>
+                                <pic:cNvPr id="292227425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695846674" name="Picture">
+                        <wp:docPr id="1905377431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695846674" name="Picture"/>
+                                <pic:cNvPr id="1905377431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516418844" name="Picture">
+                        <wp:docPr id="2075728867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516418844" name="Picture"/>
+                                <pic:cNvPr id="2075728867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680567002" name="Picture">
+                        <wp:docPr id="1366907786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680567002" name="Picture"/>
+                                <pic:cNvPr id="1366907786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432371540" name="Picture">
+                        <wp:docPr id="1407734716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432371540" name="Picture"/>
+                                <pic:cNvPr id="1407734716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542979018" name="Picture">
+                        <wp:docPr id="1316688355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542979018" name="Picture"/>
+                                <pic:cNvPr id="1316688355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104714435" name="Picture">
+                        <wp:docPr id="816252161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104714435" name="Picture"/>
+                                <pic:cNvPr id="816252161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182327398" name="Picture">
+                        <wp:docPr id="1093884706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182327398" name="Picture"/>
+                                <pic:cNvPr id="1093884706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304951455" name="Picture">
+                        <wp:docPr id="297970390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304951455" name="Picture"/>
+                                <pic:cNvPr id="297970390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089682522" name="Picture">
+                        <wp:docPr id="510825591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089682522" name="Picture"/>
+                                <pic:cNvPr id="510825591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685502498" name="Picture">
+                        <wp:docPr id="1759869555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685502498" name="Picture"/>
+                                <pic:cNvPr id="1759869555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583827958" name="Picture">
+                        <wp:docPr id="1485227223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583827958" name="Picture"/>
+                                <pic:cNvPr id="1485227223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940843017" name="Picture">
+                        <wp:docPr id="232915462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940843017" name="Picture"/>
+                                <pic:cNvPr id="232915462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543910646" name="Picture">
+                        <wp:docPr id="1069208402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543910646" name="Picture"/>
+                                <pic:cNvPr id="1069208402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701173121" name="Picture">
+                        <wp:docPr id="1910019181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701173121" name="Picture"/>
+                                <pic:cNvPr id="1910019181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001100007" name="Picture">
+                  <wp:docPr id="477522917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001100007" name="Picture"/>
+                          <pic:cNvPr id="477522917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681397312" name="Picture">
+                  <wp:docPr id="1644717131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681397312" name="Picture"/>
+                          <pic:cNvPr id="1644717131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436089139" name="Picture">
+                  <wp:docPr id="1195652021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436089139" name="Picture"/>
+                          <pic:cNvPr id="1195652021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179472117" name="Picture">
+                  <wp:docPr id="1160960872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179472117" name="Picture"/>
+                          <pic:cNvPr id="1160960872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568295909" name="Picture">
+                  <wp:docPr id="73666919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568295909" name="Picture"/>
+                          <pic:cNvPr id="73666919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937567730" name="Picture">
+                  <wp:docPr id="1414211659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937567730" name="Picture"/>
+                          <pic:cNvPr id="1414211659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848728781" name="Picture">
+                        <wp:docPr id="1723442188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848728781" name="Picture"/>
+                                <pic:cNvPr id="1723442188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324322796" name="Picture">
+                  <wp:docPr id="1208365543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324322796" name="Picture"/>
+                          <pic:cNvPr id="1208365543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799782786" name="Picture">
+                  <wp:docPr id="2050237627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799782786" name="Picture"/>
+                          <pic:cNvPr id="2050237627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267747091" name="Picture">
+                  <wp:docPr id="1359373877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267747091" name="Picture"/>
+                          <pic:cNvPr id="1359373877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486690733" name="Picture">
+                  <wp:docPr id="1581238363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486690733" name="Picture"/>
+                          <pic:cNvPr id="1581238363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557878342" name="Picture">
+                  <wp:docPr id="1384381051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557878342" name="Picture"/>
+                          <pic:cNvPr id="1384381051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135982937" name="Picture">
+                  <wp:docPr id="299877621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135982937" name="Picture"/>
+                          <pic:cNvPr id="299877621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503796164" name="Picture">
+                        <wp:docPr id="236567354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503796164" name="Picture"/>
+                                <pic:cNvPr id="236567354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002211561" name="Picture">
+                  <wp:docPr id="1564908238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002211561" name="Picture"/>
+                          <pic:cNvPr id="1564908238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976638109" name="Picture">
+                  <wp:docPr id="1390560155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976638109" name="Picture"/>
+                          <pic:cNvPr id="1390560155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350481936" name="Picture">
+                  <wp:docPr id="458642948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350481936" name="Picture"/>
+                          <pic:cNvPr id="458642948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639449962" name="Picture">
+                  <wp:docPr id="1482774991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639449962" name="Picture"/>
+                          <pic:cNvPr id="1482774991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015470546" name="Picture">
+                  <wp:docPr id="2069451174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015470546" name="Picture"/>
+                          <pic:cNvPr id="2069451174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035019251" name="Picture">
+                  <wp:docPr id="1309561883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035019251" name="Picture"/>
+                          <pic:cNvPr id="1309561883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913706011" name="Picture">
+                        <wp:docPr id="1557659030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913706011" name="Picture"/>
+                                <pic:cNvPr id="1557659030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331561340" name="Picture">
+                  <wp:docPr id="1078883214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331561340" name="Picture"/>
+                          <pic:cNvPr id="1078883214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112975175" name="Picture">
+                  <wp:docPr id="950478942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112975175" name="Picture"/>
+                          <pic:cNvPr id="950478942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069998646" name="Picture">
+                  <wp:docPr id="1543461265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069998646" name="Picture"/>
+                          <pic:cNvPr id="1543461265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282804939" name="Picture">
+                  <wp:docPr id="377257954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282804939" name="Picture"/>
+                          <pic:cNvPr id="377257954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238655117" name="Picture">
+                  <wp:docPr id="219357901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238655117" name="Picture"/>
+                          <pic:cNvPr id="219357901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367421573" name="Picture">
+                  <wp:docPr id="1935721337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367421573" name="Picture"/>
+                          <pic:cNvPr id="1935721337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867605374" name="Picture">
+                        <wp:docPr id="320839294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867605374" name="Picture"/>
+                                <pic:cNvPr id="320839294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543886926" name="Picture">
+                  <wp:docPr id="1378333340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543886926" name="Picture"/>
+                          <pic:cNvPr id="1378333340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941308965" name="Picture">
+                  <wp:docPr id="1025784520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941308965" name="Picture"/>
+                          <pic:cNvPr id="1025784520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827385346" name="Picture">
+                  <wp:docPr id="1421855639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827385346" name="Picture"/>
+                          <pic:cNvPr id="1421855639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279370417" name="Picture">
+                  <wp:docPr id="425222050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279370417" name="Picture"/>
+                          <pic:cNvPr id="425222050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841119413" name="Picture">
+                  <wp:docPr id="311597751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841119413" name="Picture"/>
+                          <pic:cNvPr id="311597751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824554499" name="Picture">
+                  <wp:docPr id="188245134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824554499" name="Picture"/>
+                          <pic:cNvPr id="188245134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674613655" name="Picture">
+                  <wp:docPr id="1205045208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674613655" name="Picture"/>
+                          <pic:cNvPr id="1205045208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432823971" name="Picture">
+                  <wp:docPr id="2057136545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432823971" name="Picture"/>
+                          <pic:cNvPr id="2057136545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804158131" name="Picture">
+                  <wp:docPr id="242577033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804158131" name="Picture"/>
+                          <pic:cNvPr id="242577033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>