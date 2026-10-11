--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348546949" name="Picture">
+                  <wp:docPr id="872598055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348546949" name="Picture"/>
+                          <pic:cNvPr id="872598055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784365022" name="Picture">
+                  <wp:docPr id="1184562513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784365022" name="Picture"/>
+                          <pic:cNvPr id="1184562513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590395" name="Picture">
+                        <wp:docPr id="242212729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590395" name="Picture"/>
+                                <pic:cNvPr id="242212729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286608261" name="Picture">
+                  <wp:docPr id="705740284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286608261" name="Picture"/>
+                          <pic:cNvPr id="705740284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657502522" name="Picture">
+                  <wp:docPr id="1390369955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657502522" name="Picture"/>
+                          <pic:cNvPr id="1390369955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457711715" name="Picture">
+                  <wp:docPr id="1747741295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457711715" name="Picture"/>
+                          <pic:cNvPr id="1747741295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965010398" name="Picture">
+                  <wp:docPr id="947389588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965010398" name="Picture"/>
+                          <pic:cNvPr id="947389588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111517840" name="Picture">
+                  <wp:docPr id="1595855729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111517840" name="Picture"/>
+                          <pic:cNvPr id="1595855729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606737184" name="Picture">
+                        <wp:docPr id="50154381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606737184" name="Picture"/>
+                                <pic:cNvPr id="50154381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139294131" name="Picture">
+                        <wp:docPr id="955538651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139294131" name="Picture"/>
+                                <pic:cNvPr id="955538651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706171443" name="Picture">
+                        <wp:docPr id="274915742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706171443" name="Picture"/>
+                                <pic:cNvPr id="274915742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859676431" name="Picture">
+                        <wp:docPr id="147574520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859676431" name="Picture"/>
+                                <pic:cNvPr id="147574520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604341663" name="Picture">
+                        <wp:docPr id="1914837044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604341663" name="Picture"/>
+                                <pic:cNvPr id="1914837044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405179771" name="Picture">
+                        <wp:docPr id="396821389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405179771" name="Picture"/>
+                                <pic:cNvPr id="396821389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227054271" name="Picture">
+                        <wp:docPr id="880122158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227054271" name="Picture"/>
+                                <pic:cNvPr id="880122158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649341185" name="Picture">
+                        <wp:docPr id="358066512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649341185" name="Picture"/>
+                                <pic:cNvPr id="358066512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264790706" name="Picture">
+                        <wp:docPr id="2125828415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264790706" name="Picture"/>
+                                <pic:cNvPr id="2125828415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732840657" name="Picture">
+                        <wp:docPr id="274744072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732840657" name="Picture"/>
+                                <pic:cNvPr id="274744072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535338210" name="Picture">
+                        <wp:docPr id="1426046735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535338210" name="Picture"/>
+                                <pic:cNvPr id="1426046735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050163352" name="Picture">
+                        <wp:docPr id="785237517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050163352" name="Picture"/>
+                                <pic:cNvPr id="785237517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486369456" name="Picture">
+                        <wp:docPr id="1085935769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486369456" name="Picture"/>
+                                <pic:cNvPr id="1085935769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844837553" name="Picture">
+                        <wp:docPr id="588649951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844837553" name="Picture"/>
+                                <pic:cNvPr id="588649951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618736862" name="Picture">
+                        <wp:docPr id="136323903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618736862" name="Picture"/>
+                                <pic:cNvPr id="136323903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516381867" name="Picture">
+                  <wp:docPr id="1922106644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516381867" name="Picture"/>
+                          <pic:cNvPr id="1922106644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826196264" name="Picture">
+                  <wp:docPr id="1084285702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826196264" name="Picture"/>
+                          <pic:cNvPr id="1084285702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170544740" name="Picture">
+                  <wp:docPr id="1330864751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170544740" name="Picture"/>
+                          <pic:cNvPr id="1330864751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132862682" name="Picture">
+                  <wp:docPr id="507334926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132862682" name="Picture"/>
+                          <pic:cNvPr id="507334926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82720990" name="Picture">
+                  <wp:docPr id="1892599616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82720990" name="Picture"/>
+                          <pic:cNvPr id="1892599616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695182050" name="Picture">
+                  <wp:docPr id="1736072612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695182050" name="Picture"/>
+                          <pic:cNvPr id="1736072612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496431990" name="Picture">
+                        <wp:docPr id="179997518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496431990" name="Picture"/>
+                                <pic:cNvPr id="179997518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102731381" name="Picture">
+                        <wp:docPr id="1320453128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102731381" name="Picture"/>
+                                <pic:cNvPr id="1320453128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20368,57 +20368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643755193" name="Picture">
+                  <wp:docPr id="1324270838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643755193" name="Picture"/>
+                          <pic:cNvPr id="1324270838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20457,57 +20457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52493333" name="Picture">
+                  <wp:docPr id="578485233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52493333" name="Picture"/>
+                          <pic:cNvPr id="578485233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21101,57 +21101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281699828" name="Picture">
+                  <wp:docPr id="1208270706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281699828" name="Picture"/>
+                          <pic:cNvPr id="1208270706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22099,57 +22099,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679213140" name="Picture">
+                  <wp:docPr id="1229341288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679213140" name="Picture"/>
+                          <pic:cNvPr id="1229341288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22202,57 +22202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205613996" name="Picture">
+                  <wp:docPr id="1008755303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205613996" name="Picture"/>
+                          <pic:cNvPr id="1008755303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23583,57 +23583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670739825" name="Picture">
+                  <wp:docPr id="2106719842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670739825" name="Picture"/>
+                          <pic:cNvPr id="2106719842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24726,57 +24726,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357114626" name="Picture">
+                        <wp:docPr id="1311765585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357114626" name="Picture"/>
+                                <pic:cNvPr id="1311765585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26135,57 +26135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112237213" name="Picture">
+                  <wp:docPr id="2013157843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112237213" name="Picture"/>
+                          <pic:cNvPr id="2013157843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26224,57 +26224,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444471903" name="Picture">
+                  <wp:docPr id="1521904927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444471903" name="Picture"/>
+                          <pic:cNvPr id="1521904927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26904,57 +26904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297904478" name="Picture">
+                  <wp:docPr id="566341598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297904478" name="Picture"/>
+                          <pic:cNvPr id="566341598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27965,57 +27965,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497878341" name="Picture">
+                  <wp:docPr id="218707708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497878341" name="Picture"/>
+                          <pic:cNvPr id="218707708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28068,57 +28068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044090939" name="Picture">
+                  <wp:docPr id="1150787753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044090939" name="Picture"/>
+                          <pic:cNvPr id="1150787753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29526,57 +29526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487041957" name="Picture">
+                  <wp:docPr id="2001690253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487041957" name="Picture"/>
+                          <pic:cNvPr id="2001690253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30723,57 +30723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071094875" name="Picture">
+                        <wp:docPr id="1021547858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071094875" name="Picture"/>
+                                <pic:cNvPr id="1021547858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33092,57 +33092,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577180654" name="Picture">
+                  <wp:docPr id="512749176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577180654" name="Picture"/>
+                          <pic:cNvPr id="512749176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33181,57 +33181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225415123" name="Picture">
+                  <wp:docPr id="1107423567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225415123" name="Picture"/>
+                          <pic:cNvPr id="1107423567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33825,57 +33825,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564313623" name="Picture">
+                  <wp:docPr id="1659417944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564313623" name="Picture"/>
+                          <pic:cNvPr id="1659417944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34823,57 +34823,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540106897" name="Picture">
+                  <wp:docPr id="1916440314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540106897" name="Picture"/>
+                          <pic:cNvPr id="1916440314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34926,57 +34926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690223421" name="Picture">
+                  <wp:docPr id="1897877728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690223421" name="Picture"/>
+                          <pic:cNvPr id="1897877728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36303,57 +36303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786259098" name="Picture">
+                  <wp:docPr id="437031334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786259098" name="Picture"/>
+                          <pic:cNvPr id="437031334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37446,57 +37446,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139982848" name="Picture">
+                        <wp:docPr id="204381133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139982848" name="Picture"/>
+                                <pic:cNvPr id="204381133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38804,57 +38804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590369638" name="Picture">
+                  <wp:docPr id="1917954639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590369638" name="Picture"/>
+                          <pic:cNvPr id="1917954639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38893,57 +38893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920034156" name="Picture">
+                  <wp:docPr id="435624864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920034156" name="Picture"/>
+                          <pic:cNvPr id="435624864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39516,57 +39516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457108893" name="Picture">
+                  <wp:docPr id="1415380202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457108893" name="Picture"/>
+                          <pic:cNvPr id="1415380202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40433,57 +40433,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992363836" name="Picture">
+                  <wp:docPr id="1256089843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992363836" name="Picture"/>
+                          <pic:cNvPr id="1256089843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40536,57 +40536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155417250" name="Picture">
+                  <wp:docPr id="735934025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155417250" name="Picture"/>
+                          <pic:cNvPr id="735934025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41859,57 +41859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453547141" name="Picture">
+                  <wp:docPr id="307624436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453547141" name="Picture"/>
+                          <pic:cNvPr id="307624436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42494,57 +42494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626274727" name="Picture">
+                  <wp:docPr id="1383770825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626274727" name="Picture"/>
+                          <pic:cNvPr id="1383770825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42565,57 +42565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450095899" name="Picture">
+                  <wp:docPr id="674008629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450095899" name="Picture"/>
+                          <pic:cNvPr id="674008629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42979,57 +42979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893401106" name="Picture">
+                  <wp:docPr id="1627985685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893401106" name="Picture"/>
+                          <pic:cNvPr id="1627985685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>