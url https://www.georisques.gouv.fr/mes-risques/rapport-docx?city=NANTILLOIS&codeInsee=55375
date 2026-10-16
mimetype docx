--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616031836" name="Picture">
+                  <wp:docPr id="474334775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616031836" name="Picture"/>
+                          <pic:cNvPr id="474334775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228259514" name="Picture">
+                  <wp:docPr id="878225816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228259514" name="Picture"/>
+                          <pic:cNvPr id="878225816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028003116" name="Picture">
+                        <wp:docPr id="224159586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028003116" name="Picture"/>
+                                <pic:cNvPr id="224159586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868519132" name="Picture">
+                  <wp:docPr id="1928514290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868519132" name="Picture"/>
+                          <pic:cNvPr id="1928514290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662916832" name="Picture">
+                  <wp:docPr id="894575094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662916832" name="Picture"/>
+                          <pic:cNvPr id="894575094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254010762" name="Picture">
+                  <wp:docPr id="1910448889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254010762" name="Picture"/>
+                          <pic:cNvPr id="1910448889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876260727" name="Picture">
+                  <wp:docPr id="1832520297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876260727" name="Picture"/>
+                          <pic:cNvPr id="1832520297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607122622" name="Picture">
+                  <wp:docPr id="164616188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607122622" name="Picture"/>
+                          <pic:cNvPr id="164616188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791679733" name="Picture">
+                        <wp:docPr id="299137486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791679733" name="Picture"/>
+                                <pic:cNvPr id="299137486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51870663" name="Picture">
+                        <wp:docPr id="1161891897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51870663" name="Picture"/>
+                                <pic:cNvPr id="1161891897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312963702" name="Picture">
+                        <wp:docPr id="510442304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312963702" name="Picture"/>
+                                <pic:cNvPr id="510442304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257363097" name="Picture">
+                        <wp:docPr id="2110070718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257363097" name="Picture"/>
+                                <pic:cNvPr id="2110070718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623956044" name="Picture">
+                        <wp:docPr id="1506743329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623956044" name="Picture"/>
+                                <pic:cNvPr id="1506743329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250148085" name="Picture">
+                        <wp:docPr id="926295338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250148085" name="Picture"/>
+                                <pic:cNvPr id="926295338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61158078" name="Picture">
+                        <wp:docPr id="1477053649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61158078" name="Picture"/>
+                                <pic:cNvPr id="1477053649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437607170" name="Picture">
+                        <wp:docPr id="397463134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437607170" name="Picture"/>
+                                <pic:cNvPr id="397463134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058287669" name="Picture">
+                        <wp:docPr id="374363588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058287669" name="Picture"/>
+                                <pic:cNvPr id="374363588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159586959" name="Picture">
+                        <wp:docPr id="300201150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159586959" name="Picture"/>
+                                <pic:cNvPr id="300201150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423939257" name="Picture">
+                        <wp:docPr id="1382722077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423939257" name="Picture"/>
+                                <pic:cNvPr id="1382722077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965097431" name="Picture">
+                        <wp:docPr id="1817170447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965097431" name="Picture"/>
+                                <pic:cNvPr id="1817170447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733194457" name="Picture">
+                        <wp:docPr id="33108895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733194457" name="Picture"/>
+                                <pic:cNvPr id="33108895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880289587" name="Picture">
+                        <wp:docPr id="1176101792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880289587" name="Picture"/>
+                                <pic:cNvPr id="1176101792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660315521" name="Picture">
+                        <wp:docPr id="1634164336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660315521" name="Picture"/>
+                                <pic:cNvPr id="1634164336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127083047" name="Picture">
+                  <wp:docPr id="2134364515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127083047" name="Picture"/>
+                          <pic:cNvPr id="2134364515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044514152" name="Picture">
+                  <wp:docPr id="702139464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044514152" name="Picture"/>
+                          <pic:cNvPr id="702139464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522110254" name="Picture">
+                  <wp:docPr id="1187228032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522110254" name="Picture"/>
+                          <pic:cNvPr id="1187228032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800459733" name="Picture">
+                  <wp:docPr id="930306388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800459733" name="Picture"/>
+                          <pic:cNvPr id="930306388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639696845" name="Picture">
+                  <wp:docPr id="1445939356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639696845" name="Picture"/>
+                          <pic:cNvPr id="1445939356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393846218" name="Picture">
+                  <wp:docPr id="1610692603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393846218" name="Picture"/>
+                          <pic:cNvPr id="1610692603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852977100" name="Picture">
+                        <wp:docPr id="1663405690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852977100" name="Picture"/>
+                                <pic:cNvPr id="1663405690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317239022" name="Picture">
+                  <wp:docPr id="821883287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317239022" name="Picture"/>
+                          <pic:cNvPr id="821883287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557816248" name="Picture">
+                  <wp:docPr id="1972032738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557816248" name="Picture"/>
+                          <pic:cNvPr id="1972032738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676294998" name="Picture">
+                  <wp:docPr id="982762103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676294998" name="Picture"/>
+                          <pic:cNvPr id="982762103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698525459" name="Picture">
+                  <wp:docPr id="45638908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698525459" name="Picture"/>
+                          <pic:cNvPr id="45638908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863915691" name="Picture">
+                  <wp:docPr id="271835542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863915691" name="Picture"/>
+                          <pic:cNvPr id="271835542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238918059" name="Picture">
+                  <wp:docPr id="2046099636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238918059" name="Picture"/>
+                          <pic:cNvPr id="2046099636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114633388" name="Picture">
+                        <wp:docPr id="976177232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114633388" name="Picture"/>
+                                <pic:cNvPr id="976177232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958681734" name="Picture">
+                  <wp:docPr id="153833412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958681734" name="Picture"/>
+                          <pic:cNvPr id="153833412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877896749" name="Picture">
+                  <wp:docPr id="2073100158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877896749" name="Picture"/>
+                          <pic:cNvPr id="2073100158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330520321" name="Picture">
+                  <wp:docPr id="1911290424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330520321" name="Picture"/>
+                          <pic:cNvPr id="1911290424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305821827" name="Picture">
+                  <wp:docPr id="1953620184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305821827" name="Picture"/>
+                          <pic:cNvPr id="1953620184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352314600" name="Picture">
+                  <wp:docPr id="1005583082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352314600" name="Picture"/>
+                          <pic:cNvPr id="1005583082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577567644" name="Picture">
+                  <wp:docPr id="526195895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577567644" name="Picture"/>
+                          <pic:cNvPr id="526195895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973236820" name="Picture">
+                        <wp:docPr id="357748919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973236820" name="Picture"/>
+                                <pic:cNvPr id="357748919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999345827" name="Picture">
+                  <wp:docPr id="658725036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999345827" name="Picture"/>
+                          <pic:cNvPr id="658725036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913057501" name="Picture">
+                  <wp:docPr id="735428187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913057501" name="Picture"/>
+                          <pic:cNvPr id="735428187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529906318" name="Picture">
+                  <wp:docPr id="671159550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529906318" name="Picture"/>
+                          <pic:cNvPr id="671159550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206838857" name="Picture">
+                  <wp:docPr id="811616059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206838857" name="Picture"/>
+                          <pic:cNvPr id="811616059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532594640" name="Picture">
+                  <wp:docPr id="910229514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532594640" name="Picture"/>
+                          <pic:cNvPr id="910229514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764362751" name="Picture">
+                  <wp:docPr id="373769432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764362751" name="Picture"/>
+                          <pic:cNvPr id="373769432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513853013" name="Picture">
+                  <wp:docPr id="1346889091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513853013" name="Picture"/>
+                          <pic:cNvPr id="1346889091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628329196" name="Picture">
+                  <wp:docPr id="1263368814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628329196" name="Picture"/>
+                          <pic:cNvPr id="1263368814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91222131" name="Picture">
+                  <wp:docPr id="586087616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91222131" name="Picture"/>
+                          <pic:cNvPr id="586087616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126478116" name="Picture">
+                        <wp:docPr id="58739782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126478116" name="Picture"/>
+                                <pic:cNvPr id="58739782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78246120" name="Picture">
+                  <wp:docPr id="1457371146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78246120" name="Picture"/>
+                          <pic:cNvPr id="1457371146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967413814" name="Picture">
+                  <wp:docPr id="1466638732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967413814" name="Picture"/>
+                          <pic:cNvPr id="1466638732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635323413" name="Picture">
+                  <wp:docPr id="1930028573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635323413" name="Picture"/>
+                          <pic:cNvPr id="1930028573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45407451" name="Picture">
+                  <wp:docPr id="1515785358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45407451" name="Picture"/>
+                          <pic:cNvPr id="1515785358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834912336" name="Picture">
+                  <wp:docPr id="1647870402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834912336" name="Picture"/>
+                          <pic:cNvPr id="1647870402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070762453" name="Picture">
+                  <wp:docPr id="1699782225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070762453" name="Picture"/>
+                          <pic:cNvPr id="1699782225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598330198" name="Picture">
+                        <wp:docPr id="214014406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598330198" name="Picture"/>
+                                <pic:cNvPr id="214014406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144601815" name="Picture">
+                  <wp:docPr id="1837247513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144601815" name="Picture"/>
+                          <pic:cNvPr id="1837247513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016137484" name="Picture">
+                  <wp:docPr id="791488884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016137484" name="Picture"/>
+                          <pic:cNvPr id="791488884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109106947" name="Picture">
+                  <wp:docPr id="1944423927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109106947" name="Picture"/>
+                          <pic:cNvPr id="1944423927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>