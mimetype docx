--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958931176" name="Picture">
+                  <wp:docPr id="1348807508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958931176" name="Picture"/>
+                          <pic:cNvPr id="1348807508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803545538" name="Picture">
+                  <wp:docPr id="1498663604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803545538" name="Picture"/>
+                          <pic:cNvPr id="1498663604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121497919" name="Picture">
+                        <wp:docPr id="2100120023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121497919" name="Picture"/>
+                                <pic:cNvPr id="2100120023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236004966" name="Picture">
+                  <wp:docPr id="1248582585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236004966" name="Picture"/>
+                          <pic:cNvPr id="1248582585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32738461" name="Picture">
+                  <wp:docPr id="519708667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32738461" name="Picture"/>
+                          <pic:cNvPr id="519708667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478218276" name="Picture">
+                  <wp:docPr id="963073592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478218276" name="Picture"/>
+                          <pic:cNvPr id="963073592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249407542" name="Picture">
+                  <wp:docPr id="1608487485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249407542" name="Picture"/>
+                          <pic:cNvPr id="1608487485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243593130" name="Picture">
+                  <wp:docPr id="965776028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243593130" name="Picture"/>
+                          <pic:cNvPr id="965776028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="296015988" name="Picture">
+                        <wp:docPr id="1847612586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="296015988" name="Picture"/>
+                                <pic:cNvPr id="1847612586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743684969" name="Picture">
+                        <wp:docPr id="833401693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743684969" name="Picture"/>
+                                <pic:cNvPr id="833401693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126764530" name="Picture">
+                        <wp:docPr id="1767696387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126764530" name="Picture"/>
+                                <pic:cNvPr id="1767696387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="345855319" name="Picture">
+                        <wp:docPr id="1124505375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="345855319" name="Picture"/>
+                                <pic:cNvPr id="1124505375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860291996" name="Picture">
+                        <wp:docPr id="114013703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860291996" name="Picture"/>
+                                <pic:cNvPr id="114013703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29805102" name="Picture">
+                        <wp:docPr id="205128104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29805102" name="Picture"/>
+                                <pic:cNvPr id="205128104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1427412181" name="Picture">
+                        <wp:docPr id="160423871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1427412181" name="Picture"/>
+                                <pic:cNvPr id="160423871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602926261" name="Picture">
+                        <wp:docPr id="1512314201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602926261" name="Picture"/>
+                                <pic:cNvPr id="1512314201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181420482" name="Picture">
+                        <wp:docPr id="317666512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181420482" name="Picture"/>
+                                <pic:cNvPr id="317666512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897780915" name="Picture">
+                        <wp:docPr id="622038667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897780915" name="Picture"/>
+                                <pic:cNvPr id="622038667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737786575" name="Picture">
+                        <wp:docPr id="956502003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737786575" name="Picture"/>
+                                <pic:cNvPr id="956502003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877385901" name="Picture">
+                        <wp:docPr id="860981698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877385901" name="Picture"/>
+                                <pic:cNvPr id="860981698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730582739" name="Picture">
+                        <wp:docPr id="659900774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730582739" name="Picture"/>
+                                <pic:cNvPr id="659900774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579952777" name="Picture">
+                        <wp:docPr id="332563216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579952777" name="Picture"/>
+                                <pic:cNvPr id="332563216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356775967" name="Picture">
+                        <wp:docPr id="912054525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356775967" name="Picture"/>
+                                <pic:cNvPr id="912054525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993934066" name="Picture">
+                  <wp:docPr id="369220677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993934066" name="Picture"/>
+                          <pic:cNvPr id="369220677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397802752" name="Picture">
+                  <wp:docPr id="1534342718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397802752" name="Picture"/>
+                          <pic:cNvPr id="1534342718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693866096" name="Picture">
+                  <wp:docPr id="1512946205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693866096" name="Picture"/>
+                          <pic:cNvPr id="1512946205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302689344" name="Picture">
+                  <wp:docPr id="51776939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302689344" name="Picture"/>
+                          <pic:cNvPr id="51776939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566779374" name="Picture">
+                  <wp:docPr id="1624401259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566779374" name="Picture"/>
+                          <pic:cNvPr id="1624401259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108510710" name="Picture">
+                  <wp:docPr id="564926274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108510710" name="Picture"/>
+                          <pic:cNvPr id="564926274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152661752" name="Picture">
+                        <wp:docPr id="158436137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152661752" name="Picture"/>
+                                <pic:cNvPr id="158436137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670937476" name="Picture">
+                  <wp:docPr id="1881160053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670937476" name="Picture"/>
+                          <pic:cNvPr id="1881160053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846079672" name="Picture">
+                  <wp:docPr id="1515273890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846079672" name="Picture"/>
+                          <pic:cNvPr id="1515273890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467530229" name="Picture">
+                  <wp:docPr id="1610407426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467530229" name="Picture"/>
+                          <pic:cNvPr id="1610407426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382341870" name="Picture">
+                  <wp:docPr id="686716429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382341870" name="Picture"/>
+                          <pic:cNvPr id="686716429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492747222" name="Picture">
+                  <wp:docPr id="144148908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492747222" name="Picture"/>
+                          <pic:cNvPr id="144148908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920613861" name="Picture">
+                  <wp:docPr id="805066632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920613861" name="Picture"/>
+                          <pic:cNvPr id="805066632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325848843" name="Picture">
+                        <wp:docPr id="1413856074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325848843" name="Picture"/>
+                                <pic:cNvPr id="1413856074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204188243" name="Picture">
+                  <wp:docPr id="1567635048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204188243" name="Picture"/>
+                          <pic:cNvPr id="1567635048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051105420" name="Picture">
+                  <wp:docPr id="1331591505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051105420" name="Picture"/>
+                          <pic:cNvPr id="1331591505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339606203" name="Picture">
+                  <wp:docPr id="397664406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339606203" name="Picture"/>
+                          <pic:cNvPr id="397664406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425833307" name="Picture">
+                  <wp:docPr id="1537421737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425833307" name="Picture"/>
+                          <pic:cNvPr id="1537421737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624328683" name="Picture">
+                  <wp:docPr id="211689567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624328683" name="Picture"/>
+                          <pic:cNvPr id="211689567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754283684" name="Picture">
+                  <wp:docPr id="2014469754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754283684" name="Picture"/>
+                          <pic:cNvPr id="2014469754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579845159" name="Picture">
+                  <wp:docPr id="1924866382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579845159" name="Picture"/>
+                          <pic:cNvPr id="1924866382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509792018" name="Picture">
+                  <wp:docPr id="405815533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509792018" name="Picture"/>
+                          <pic:cNvPr id="405815533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272833299" name="Picture">
+                  <wp:docPr id="99705577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272833299" name="Picture"/>
+                          <pic:cNvPr id="99705577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066237611" name="Picture">
+                  <wp:docPr id="2002845334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066237611" name="Picture"/>
+                          <pic:cNvPr id="2002845334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762735649" name="Picture">
+                  <wp:docPr id="887582945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762735649" name="Picture"/>
+                          <pic:cNvPr id="887582945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437688397" name="Picture">
+                  <wp:docPr id="1831460967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437688397" name="Picture"/>
+                          <pic:cNvPr id="1831460967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655742543" name="Picture">
+                        <wp:docPr id="935393408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655742543" name="Picture"/>
+                                <pic:cNvPr id="935393408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158328336" name="Picture">
+                  <wp:docPr id="357047495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158328336" name="Picture"/>
+                          <pic:cNvPr id="357047495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130077352" name="Picture">
+                  <wp:docPr id="1089589000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130077352" name="Picture"/>
+                          <pic:cNvPr id="1089589000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662842260" name="Picture">
+                  <wp:docPr id="857894063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662842260" name="Picture"/>
+                          <pic:cNvPr id="857894063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059477696" name="Picture">
+                  <wp:docPr id="265943650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059477696" name="Picture"/>
+                          <pic:cNvPr id="265943650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461583729" name="Picture">
+                  <wp:docPr id="731099317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461583729" name="Picture"/>
+                          <pic:cNvPr id="731099317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794107524" name="Picture">
+                  <wp:docPr id="671319638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794107524" name="Picture"/>
+                          <pic:cNvPr id="671319638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586752099" name="Picture">
+                        <wp:docPr id="932352478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586752099" name="Picture"/>
+                                <pic:cNvPr id="932352478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084581099" name="Picture">
+                  <wp:docPr id="971780937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084581099" name="Picture"/>
+                          <pic:cNvPr id="971780937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457066775" name="Picture">
+                  <wp:docPr id="1741509952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457066775" name="Picture"/>
+                          <pic:cNvPr id="1741509952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803435025" name="Picture">
+                  <wp:docPr id="888238412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803435025" name="Picture"/>
+                          <pic:cNvPr id="888238412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44680,57 +44680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393448251" name="Picture">
+                  <wp:docPr id="1212750424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393448251" name="Picture"/>
+                          <pic:cNvPr id="1212750424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44751,57 +44751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153903977" name="Picture">
+                  <wp:docPr id="1159930180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153903977" name="Picture"/>
+                          <pic:cNvPr id="1159930180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45165,57 +45165,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329795817" name="Picture">
+                  <wp:docPr id="2053587901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329795817" name="Picture"/>
+                          <pic:cNvPr id="2053587901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>