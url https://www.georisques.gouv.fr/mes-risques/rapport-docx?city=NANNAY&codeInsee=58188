--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716940018" name="Picture">
+                  <wp:docPr id="1728506207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716940018" name="Picture"/>
+                          <pic:cNvPr id="1728506207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705805535" name="Picture">
+                  <wp:docPr id="674927386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705805535" name="Picture"/>
+                          <pic:cNvPr id="674927386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887932129" name="Picture">
+                        <wp:docPr id="1542264535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887932129" name="Picture"/>
+                                <pic:cNvPr id="1542264535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814215136" name="Picture">
+                  <wp:docPr id="1006270815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814215136" name="Picture"/>
+                          <pic:cNvPr id="1006270815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423478198" name="Picture">
+                  <wp:docPr id="314734274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423478198" name="Picture"/>
+                          <pic:cNvPr id="314734274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486434053" name="Picture">
+                  <wp:docPr id="739898104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486434053" name="Picture"/>
+                          <pic:cNvPr id="739898104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369002051" name="Picture">
+                  <wp:docPr id="1895006782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369002051" name="Picture"/>
+                          <pic:cNvPr id="1895006782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104186663" name="Picture">
+                  <wp:docPr id="1433313883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104186663" name="Picture"/>
+                          <pic:cNvPr id="1433313883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520981998" name="Picture">
+                        <wp:docPr id="449259420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520981998" name="Picture"/>
+                                <pic:cNvPr id="449259420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342318940" name="Picture">
+                        <wp:docPr id="1320132268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342318940" name="Picture"/>
+                                <pic:cNvPr id="1320132268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114294420" name="Picture">
+                        <wp:docPr id="1041955188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114294420" name="Picture"/>
+                                <pic:cNvPr id="1041955188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1496582396" name="Picture">
+                        <wp:docPr id="329769174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1496582396" name="Picture"/>
+                                <pic:cNvPr id="329769174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214809346" name="Picture">
+                        <wp:docPr id="1516313571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214809346" name="Picture"/>
+                                <pic:cNvPr id="1516313571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096449743" name="Picture">
+                        <wp:docPr id="844457132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096449743" name="Picture"/>
+                                <pic:cNvPr id="844457132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784895358" name="Picture">
+                        <wp:docPr id="933128879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784895358" name="Picture"/>
+                                <pic:cNvPr id="933128879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87612351" name="Picture">
+                        <wp:docPr id="430998982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87612351" name="Picture"/>
+                                <pic:cNvPr id="430998982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553265370" name="Picture">
+                        <wp:docPr id="240842813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553265370" name="Picture"/>
+                                <pic:cNvPr id="240842813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521059908" name="Picture">
+                        <wp:docPr id="893826121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521059908" name="Picture"/>
+                                <pic:cNvPr id="893826121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712096054" name="Picture">
+                        <wp:docPr id="1557575703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712096054" name="Picture"/>
+                                <pic:cNvPr id="1557575703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="296877591" name="Picture">
+                        <wp:docPr id="2701221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="296877591" name="Picture"/>
+                                <pic:cNvPr id="2701221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903940111" name="Picture">
+                        <wp:docPr id="417394576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903940111" name="Picture"/>
+                                <pic:cNvPr id="417394576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932915785" name="Picture">
+                        <wp:docPr id="204075162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932915785" name="Picture"/>
+                                <pic:cNvPr id="204075162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571052602" name="Picture">
+                        <wp:docPr id="1361827518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571052602" name="Picture"/>
+                                <pic:cNvPr id="1361827518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935014890" name="Picture">
+                  <wp:docPr id="2037455235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935014890" name="Picture"/>
+                          <pic:cNvPr id="2037455235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845233699" name="Picture">
+                  <wp:docPr id="1625731128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845233699" name="Picture"/>
+                          <pic:cNvPr id="1625731128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494427233" name="Picture">
+                  <wp:docPr id="987666121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494427233" name="Picture"/>
+                          <pic:cNvPr id="987666121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945003326" name="Picture">
+                  <wp:docPr id="467932724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945003326" name="Picture"/>
+                          <pic:cNvPr id="467932724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607204861" name="Picture">
+                  <wp:docPr id="1780707512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607204861" name="Picture"/>
+                          <pic:cNvPr id="1780707512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658958034" name="Picture">
+                  <wp:docPr id="135477392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658958034" name="Picture"/>
+                          <pic:cNvPr id="135477392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064799802" name="Picture">
+                        <wp:docPr id="1456972428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064799802" name="Picture"/>
+                                <pic:cNvPr id="1456972428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446866055" name="Picture">
+                  <wp:docPr id="1948915424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446866055" name="Picture"/>
+                          <pic:cNvPr id="1948915424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192581338" name="Picture">
+                  <wp:docPr id="152223899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192581338" name="Picture"/>
+                          <pic:cNvPr id="152223899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656800263" name="Picture">
+                  <wp:docPr id="1656406263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656800263" name="Picture"/>
+                          <pic:cNvPr id="1656406263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201915250" name="Picture">
+                  <wp:docPr id="80689923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201915250" name="Picture"/>
+                          <pic:cNvPr id="80689923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096161638" name="Picture">
+                  <wp:docPr id="408052341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096161638" name="Picture"/>
+                          <pic:cNvPr id="408052341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690601218" name="Picture">
+                  <wp:docPr id="1714388302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690601218" name="Picture"/>
+                          <pic:cNvPr id="1714388302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046271573" name="Picture">
+                        <wp:docPr id="1819034716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046271573" name="Picture"/>
+                                <pic:cNvPr id="1819034716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409007311" name="Picture">
+                  <wp:docPr id="157568888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409007311" name="Picture"/>
+                          <pic:cNvPr id="157568888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008894243" name="Picture">
+                  <wp:docPr id="1843472877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008894243" name="Picture"/>
+                          <pic:cNvPr id="1843472877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060895897" name="Picture">
+                  <wp:docPr id="4043200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060895897" name="Picture"/>
+                          <pic:cNvPr id="4043200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708109489" name="Picture">
+                  <wp:docPr id="794352875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708109489" name="Picture"/>
+                          <pic:cNvPr id="794352875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607164476" name="Picture">
+                  <wp:docPr id="1706211882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607164476" name="Picture"/>
+                          <pic:cNvPr id="1706211882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083060728" name="Picture">
+                  <wp:docPr id="963829271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083060728" name="Picture"/>
+                          <pic:cNvPr id="963829271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106607369" name="Picture">
+                  <wp:docPr id="1207409928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106607369" name="Picture"/>
+                          <pic:cNvPr id="1207409928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973982501" name="Picture">
+                  <wp:docPr id="72547223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973982501" name="Picture"/>
+                          <pic:cNvPr id="72547223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687552273" name="Picture">
+                  <wp:docPr id="1935597553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687552273" name="Picture"/>
+                          <pic:cNvPr id="1935597553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769433978" name="Picture">
+                  <wp:docPr id="194510403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769433978" name="Picture"/>
+                          <pic:cNvPr id="194510403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531914173" name="Picture">
+                  <wp:docPr id="1513482341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531914173" name="Picture"/>
+                          <pic:cNvPr id="1513482341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141543118" name="Picture">
+                  <wp:docPr id="46790913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141543118" name="Picture"/>
+                          <pic:cNvPr id="46790913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128087504" name="Picture">
+                        <wp:docPr id="2136570118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128087504" name="Picture"/>
+                                <pic:cNvPr id="2136570118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37904,57 +37904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499976166" name="Picture">
+                  <wp:docPr id="386208261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499976166" name="Picture"/>
+                          <pic:cNvPr id="386208261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37993,57 +37993,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550418079" name="Picture">
+                  <wp:docPr id="376277078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550418079" name="Picture"/>
+                          <pic:cNvPr id="376277078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38637,57 +38637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178773737" name="Picture">
+                  <wp:docPr id="575161044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178773737" name="Picture"/>
+                          <pic:cNvPr id="575161044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39635,57 +39635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528697181" name="Picture">
+                  <wp:docPr id="965665640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528697181" name="Picture"/>
+                          <pic:cNvPr id="965665640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39738,57 +39738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491654589" name="Picture">
+                  <wp:docPr id="1719952583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491654589" name="Picture"/>
+                          <pic:cNvPr id="1719952583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41115,57 +41115,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433441629" name="Picture">
+                  <wp:docPr id="56676645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433441629" name="Picture"/>
+                          <pic:cNvPr id="56676645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42258,57 +42258,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064076614" name="Picture">
+                        <wp:docPr id="1278474541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064076614" name="Picture"/>
+                                <pic:cNvPr id="1278474541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43529,57 +43529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300644982" name="Picture">
+                  <wp:docPr id="1498353800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300644982" name="Picture"/>
+                          <pic:cNvPr id="1498353800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43609,57 +43609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719085244" name="Picture">
+                  <wp:docPr id="24234797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719085244" name="Picture"/>
+                          <pic:cNvPr id="24234797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44088,57 +44088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823562584" name="Picture">
+                  <wp:docPr id="1105227658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823562584" name="Picture"/>
+                          <pic:cNvPr id="1105227658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45683,57 +45683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469651824" name="Picture">
+                  <wp:docPr id="1109530936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469651824" name="Picture"/>
+                          <pic:cNvPr id="1109530936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45754,57 +45754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527996545" name="Picture">
+                  <wp:docPr id="1300601586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527996545" name="Picture"/>
+                          <pic:cNvPr id="1300601586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46168,57 +46168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046125485" name="Picture">
+                  <wp:docPr id="266019063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046125485" name="Picture"/>
+                          <pic:cNvPr id="266019063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>