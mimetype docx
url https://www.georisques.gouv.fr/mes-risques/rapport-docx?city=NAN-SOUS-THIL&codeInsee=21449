--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746678727" name="Picture">
+                  <wp:docPr id="2058519402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746678727" name="Picture"/>
+                          <pic:cNvPr id="2058519402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981835816" name="Picture">
+                  <wp:docPr id="2022799363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981835816" name="Picture"/>
+                          <pic:cNvPr id="2022799363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039842837" name="Picture">
+                        <wp:docPr id="635672858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039842837" name="Picture"/>
+                                <pic:cNvPr id="635672858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643876572" name="Picture">
+                  <wp:docPr id="1301726563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643876572" name="Picture"/>
+                          <pic:cNvPr id="1301726563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102573606" name="Picture">
+                  <wp:docPr id="1685495582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102573606" name="Picture"/>
+                          <pic:cNvPr id="1685495582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699643885" name="Picture">
+                  <wp:docPr id="1296917569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699643885" name="Picture"/>
+                          <pic:cNvPr id="1296917569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807201573" name="Picture">
+                  <wp:docPr id="1062791605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807201573" name="Picture"/>
+                          <pic:cNvPr id="1062791605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200653366" name="Picture">
+                  <wp:docPr id="1655536870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200653366" name="Picture"/>
+                          <pic:cNvPr id="1655536870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510218878" name="Picture">
+                        <wp:docPr id="1358507167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510218878" name="Picture"/>
+                                <pic:cNvPr id="1358507167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051185808" name="Picture">
+                        <wp:docPr id="647825482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051185808" name="Picture"/>
+                                <pic:cNvPr id="647825482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58899182" name="Picture">
+                        <wp:docPr id="2075586243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58899182" name="Picture"/>
+                                <pic:cNvPr id="2075586243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588639604" name="Picture">
+                        <wp:docPr id="1333657023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588639604" name="Picture"/>
+                                <pic:cNvPr id="1333657023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383722386" name="Picture">
+                        <wp:docPr id="1643436153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383722386" name="Picture"/>
+                                <pic:cNvPr id="1643436153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709189723" name="Picture">
+                        <wp:docPr id="693427363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709189723" name="Picture"/>
+                                <pic:cNvPr id="693427363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985465642" name="Picture">
+                        <wp:docPr id="524234778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985465642" name="Picture"/>
+                                <pic:cNvPr id="524234778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962131263" name="Picture">
+                        <wp:docPr id="813003846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962131263" name="Picture"/>
+                                <pic:cNvPr id="813003846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304854436" name="Picture">
+                        <wp:docPr id="1322685238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304854436" name="Picture"/>
+                                <pic:cNvPr id="1322685238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329693276" name="Picture">
+                        <wp:docPr id="915972024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329693276" name="Picture"/>
+                                <pic:cNvPr id="915972024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491915404" name="Picture">
+                        <wp:docPr id="1214918894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491915404" name="Picture"/>
+                                <pic:cNvPr id="1214918894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663736269" name="Picture">
+                        <wp:docPr id="973462087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663736269" name="Picture"/>
+                                <pic:cNvPr id="973462087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829096005" name="Picture">
+                        <wp:docPr id="754600559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829096005" name="Picture"/>
+                                <pic:cNvPr id="754600559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114387737" name="Picture">
+                        <wp:docPr id="1358217357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114387737" name="Picture"/>
+                                <pic:cNvPr id="1358217357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267816421" name="Picture">
+                        <wp:docPr id="1626190912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267816421" name="Picture"/>
+                                <pic:cNvPr id="1626190912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168002264" name="Picture">
+                  <wp:docPr id="184986220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168002264" name="Picture"/>
+                          <pic:cNvPr id="184986220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551351213" name="Picture">
+                  <wp:docPr id="2009896304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551351213" name="Picture"/>
+                          <pic:cNvPr id="2009896304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181618879" name="Picture">
+                  <wp:docPr id="1203712494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181618879" name="Picture"/>
+                          <pic:cNvPr id="1203712494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442594381" name="Picture">
+                  <wp:docPr id="1813063612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442594381" name="Picture"/>
+                          <pic:cNvPr id="1813063612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766691629" name="Picture">
+                  <wp:docPr id="670693435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766691629" name="Picture"/>
+                          <pic:cNvPr id="670693435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734779522" name="Picture">
+                  <wp:docPr id="1686924980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734779522" name="Picture"/>
+                          <pic:cNvPr id="1686924980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327427017" name="Picture">
+                        <wp:docPr id="2138047394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327427017" name="Picture"/>
+                                <pic:cNvPr id="2138047394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201229057" name="Picture">
+                  <wp:docPr id="151422598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201229057" name="Picture"/>
+                          <pic:cNvPr id="151422598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970150264" name="Picture">
+                  <wp:docPr id="1476169820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970150264" name="Picture"/>
+                          <pic:cNvPr id="1476169820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192657376" name="Picture">
+                  <wp:docPr id="686748690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192657376" name="Picture"/>
+                          <pic:cNvPr id="686748690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626190322" name="Picture">
+                  <wp:docPr id="933471057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626190322" name="Picture"/>
+                          <pic:cNvPr id="933471057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716230633" name="Picture">
+                  <wp:docPr id="333109837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716230633" name="Picture"/>
+                          <pic:cNvPr id="333109837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742731796" name="Picture">
+                  <wp:docPr id="502482341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742731796" name="Picture"/>
+                          <pic:cNvPr id="502482341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919165974" name="Picture">
+                        <wp:docPr id="1881144923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919165974" name="Picture"/>
+                                <pic:cNvPr id="1881144923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755010334" name="Picture">
+                  <wp:docPr id="806462304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755010334" name="Picture"/>
+                          <pic:cNvPr id="806462304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338040106" name="Picture">
+                  <wp:docPr id="1762350298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338040106" name="Picture"/>
+                          <pic:cNvPr id="1762350298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185236510" name="Picture">
+                  <wp:docPr id="1954533545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185236510" name="Picture"/>
+                          <pic:cNvPr id="1954533545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81951460" name="Picture">
+                  <wp:docPr id="170374532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81951460" name="Picture"/>
+                          <pic:cNvPr id="170374532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312004059" name="Picture">
+                  <wp:docPr id="2098681562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312004059" name="Picture"/>
+                          <pic:cNvPr id="2098681562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931127987" name="Picture">
+                  <wp:docPr id="411391089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931127987" name="Picture"/>
+                          <pic:cNvPr id="411391089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712079370" name="Picture">
+                        <wp:docPr id="385369691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712079370" name="Picture"/>
+                                <pic:cNvPr id="385369691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251514962" name="Picture">
+                  <wp:docPr id="1615478801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251514962" name="Picture"/>
+                          <pic:cNvPr id="1615478801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100293270" name="Picture">
+                  <wp:docPr id="811357811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100293270" name="Picture"/>
+                          <pic:cNvPr id="811357811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166877372" name="Picture">
+                  <wp:docPr id="1682048189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166877372" name="Picture"/>
+                          <pic:cNvPr id="1682048189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466915450" name="Picture">
+                  <wp:docPr id="1671164251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466915450" name="Picture"/>
+                          <pic:cNvPr id="1671164251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171681109" name="Picture">
+                  <wp:docPr id="789651082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171681109" name="Picture"/>
+                          <pic:cNvPr id="789651082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360672331" name="Picture">
+                  <wp:docPr id="496971881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360672331" name="Picture"/>
+                          <pic:cNvPr id="496971881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1548713620" name="Picture">
+                        <wp:docPr id="624209691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1548713620" name="Picture"/>
+                                <pic:cNvPr id="624209691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812430167" name="Picture">
+                  <wp:docPr id="31442439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812430167" name="Picture"/>
+                          <pic:cNvPr id="31442439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401653776" name="Picture">
+                  <wp:docPr id="18087248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401653776" name="Picture"/>
+                          <pic:cNvPr id="18087248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207910848" name="Picture">
+                  <wp:docPr id="637924209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207910848" name="Picture"/>
+                          <pic:cNvPr id="637924209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49347518" name="Picture">
+                  <wp:docPr id="385744531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49347518" name="Picture"/>
+                          <pic:cNvPr id="385744531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451292643" name="Picture">
+                  <wp:docPr id="760739231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451292643" name="Picture"/>
+                          <pic:cNvPr id="760739231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205023592" name="Picture">
+                  <wp:docPr id="1339547217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205023592" name="Picture"/>
+                          <pic:cNvPr id="1339547217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601462428" name="Picture">
+                  <wp:docPr id="282228852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601462428" name="Picture"/>
+                          <pic:cNvPr id="282228852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234296038" name="Picture">
+                  <wp:docPr id="515468971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234296038" name="Picture"/>
+                          <pic:cNvPr id="515468971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455785233" name="Picture">
+                  <wp:docPr id="845558157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455785233" name="Picture"/>
+                          <pic:cNvPr id="845558157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>