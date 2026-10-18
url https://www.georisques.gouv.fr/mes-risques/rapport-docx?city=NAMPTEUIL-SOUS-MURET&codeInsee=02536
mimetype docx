--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125400446" name="Picture">
+                  <wp:docPr id="851268610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125400446" name="Picture"/>
+                          <pic:cNvPr id="851268610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245086521" name="Picture">
+                  <wp:docPr id="1330688593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245086521" name="Picture"/>
+                          <pic:cNvPr id="1330688593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879753494" name="Picture">
+                        <wp:docPr id="1328424565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879753494" name="Picture"/>
+                                <pic:cNvPr id="1328424565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76174549" name="Picture">
+                  <wp:docPr id="580057162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76174549" name="Picture"/>
+                          <pic:cNvPr id="580057162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067903291" name="Picture">
+                  <wp:docPr id="495388520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067903291" name="Picture"/>
+                          <pic:cNvPr id="495388520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158838695" name="Picture">
+                  <wp:docPr id="256578239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158838695" name="Picture"/>
+                          <pic:cNvPr id="256578239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986242030" name="Picture">
+                  <wp:docPr id="1955332158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986242030" name="Picture"/>
+                          <pic:cNvPr id="1955332158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565820768" name="Picture">
+                  <wp:docPr id="1341283612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565820768" name="Picture"/>
+                          <pic:cNvPr id="1341283612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878753917" name="Picture">
+                        <wp:docPr id="803017117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878753917" name="Picture"/>
+                                <pic:cNvPr id="803017117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169478503" name="Picture">
+                        <wp:docPr id="1715609833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169478503" name="Picture"/>
+                                <pic:cNvPr id="1715609833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107064134" name="Picture">
+                        <wp:docPr id="1782127863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107064134" name="Picture"/>
+                                <pic:cNvPr id="1782127863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754806348" name="Picture">
+                        <wp:docPr id="1764960529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754806348" name="Picture"/>
+                                <pic:cNvPr id="1764960529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675572938" name="Picture">
+                        <wp:docPr id="1424582304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675572938" name="Picture"/>
+                                <pic:cNvPr id="1424582304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706468398" name="Picture">
+                        <wp:docPr id="314934903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706468398" name="Picture"/>
+                                <pic:cNvPr id="314934903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764256096" name="Picture">
+                        <wp:docPr id="1457846181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764256096" name="Picture"/>
+                                <pic:cNvPr id="1457846181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450971593" name="Picture">
+                        <wp:docPr id="1636637659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450971593" name="Picture"/>
+                                <pic:cNvPr id="1636637659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553453278" name="Picture">
+                        <wp:docPr id="1080836961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553453278" name="Picture"/>
+                                <pic:cNvPr id="1080836961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474087193" name="Picture">
+                        <wp:docPr id="633536093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474087193" name="Picture"/>
+                                <pic:cNvPr id="633536093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068061284" name="Picture">
+                        <wp:docPr id="312105091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068061284" name="Picture"/>
+                                <pic:cNvPr id="312105091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="648605787" name="Picture">
+                        <wp:docPr id="1263939627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="648605787" name="Picture"/>
+                                <pic:cNvPr id="1263939627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503880395" name="Picture">
+                        <wp:docPr id="1995862808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503880395" name="Picture"/>
+                                <pic:cNvPr id="1995862808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993300111" name="Picture">
+                        <wp:docPr id="362276845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993300111" name="Picture"/>
+                                <pic:cNvPr id="362276845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418044060" name="Picture">
+                        <wp:docPr id="1747660731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418044060" name="Picture"/>
+                                <pic:cNvPr id="1747660731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481387528" name="Picture">
+                  <wp:docPr id="371803227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481387528" name="Picture"/>
+                          <pic:cNvPr id="371803227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487496909" name="Picture">
+                  <wp:docPr id="209704840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487496909" name="Picture"/>
+                          <pic:cNvPr id="209704840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311261249" name="Picture">
+                  <wp:docPr id="440063161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311261249" name="Picture"/>
+                          <pic:cNvPr id="440063161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635541193" name="Picture">
+                  <wp:docPr id="1972273425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635541193" name="Picture"/>
+                          <pic:cNvPr id="1972273425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031688306" name="Picture">
+                  <wp:docPr id="532562167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031688306" name="Picture"/>
+                          <pic:cNvPr id="532562167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016032580" name="Picture">
+                  <wp:docPr id="1924204798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016032580" name="Picture"/>
+                          <pic:cNvPr id="1924204798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517021116" name="Picture">
+                        <wp:docPr id="675941969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517021116" name="Picture"/>
+                                <pic:cNvPr id="675941969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063235033" name="Picture">
+                  <wp:docPr id="853861932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063235033" name="Picture"/>
+                          <pic:cNvPr id="853861932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450254234" name="Picture">
+                  <wp:docPr id="770987598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450254234" name="Picture"/>
+                          <pic:cNvPr id="770987598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528811899" name="Picture">
+                  <wp:docPr id="1429536039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528811899" name="Picture"/>
+                          <pic:cNvPr id="1429536039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114346714" name="Picture">
+                  <wp:docPr id="1222777500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114346714" name="Picture"/>
+                          <pic:cNvPr id="1222777500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337972499" name="Picture">
+                  <wp:docPr id="408978236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337972499" name="Picture"/>
+                          <pic:cNvPr id="408978236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545485052" name="Picture">
+                  <wp:docPr id="1224179250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545485052" name="Picture"/>
+                          <pic:cNvPr id="1224179250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233720779" name="Picture">
+                        <wp:docPr id="844097042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233720779" name="Picture"/>
+                                <pic:cNvPr id="844097042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025909468" name="Picture">
+                  <wp:docPr id="323144556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025909468" name="Picture"/>
+                          <pic:cNvPr id="323144556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261101610" name="Picture">
+                  <wp:docPr id="2023609651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261101610" name="Picture"/>
+                          <pic:cNvPr id="2023609651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255445740" name="Picture">
+                  <wp:docPr id="1309659729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255445740" name="Picture"/>
+                          <pic:cNvPr id="1309659729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533713430" name="Picture">
+                  <wp:docPr id="1673108395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533713430" name="Picture"/>
+                          <pic:cNvPr id="1673108395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308330176" name="Picture">
+                  <wp:docPr id="241777807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308330176" name="Picture"/>
+                          <pic:cNvPr id="241777807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619518847" name="Picture">
+                  <wp:docPr id="473052785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619518847" name="Picture"/>
+                          <pic:cNvPr id="473052785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493168782" name="Picture">
+                  <wp:docPr id="873099398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493168782" name="Picture"/>
+                          <pic:cNvPr id="873099398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344271885" name="Picture">
+                  <wp:docPr id="956713416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344271885" name="Picture"/>
+                          <pic:cNvPr id="956713416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174907350" name="Picture">
+                  <wp:docPr id="629398472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174907350" name="Picture"/>
+                          <pic:cNvPr id="629398472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928811009" name="Picture">
+                  <wp:docPr id="1975745263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928811009" name="Picture"/>
+                          <pic:cNvPr id="1975745263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163875740" name="Picture">
+                  <wp:docPr id="1243293711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163875740" name="Picture"/>
+                          <pic:cNvPr id="1243293711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037029957" name="Picture">
+                  <wp:docPr id="931380549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037029957" name="Picture"/>
+                          <pic:cNvPr id="931380549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88749176" name="Picture">
+                        <wp:docPr id="1994456935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88749176" name="Picture"/>
+                                <pic:cNvPr id="1994456935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179943790" name="Picture">
+                  <wp:docPr id="1545801067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179943790" name="Picture"/>
+                          <pic:cNvPr id="1545801067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490500938" name="Picture">
+                  <wp:docPr id="622209781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490500938" name="Picture"/>
+                          <pic:cNvPr id="622209781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960671085" name="Picture">
+                  <wp:docPr id="2118681605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960671085" name="Picture"/>
+                          <pic:cNvPr id="2118681605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381634088" name="Picture">
+                  <wp:docPr id="2024668172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381634088" name="Picture"/>
+                          <pic:cNvPr id="2024668172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311577363" name="Picture">
+                  <wp:docPr id="1835220099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311577363" name="Picture"/>
+                          <pic:cNvPr id="1835220099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248946614" name="Picture">
+                  <wp:docPr id="1469866185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248946614" name="Picture"/>
+                          <pic:cNvPr id="1469866185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434223941" name="Picture">
+                        <wp:docPr id="1174634317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434223941" name="Picture"/>
+                                <pic:cNvPr id="1174634317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126909472" name="Picture">
+                  <wp:docPr id="82616389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126909472" name="Picture"/>
+                          <pic:cNvPr id="82616389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309879482" name="Picture">
+                  <wp:docPr id="1283354001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309879482" name="Picture"/>
+                          <pic:cNvPr id="1283354001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596604860" name="Picture">
+                  <wp:docPr id="1111267432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596604860" name="Picture"/>
+                          <pic:cNvPr id="1111267432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44701,57 +44701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017250876" name="Picture">
+                  <wp:docPr id="132894202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017250876" name="Picture"/>
+                          <pic:cNvPr id="132894202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44772,57 +44772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687873587" name="Picture">
+                  <wp:docPr id="944126579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687873587" name="Picture"/>
+                          <pic:cNvPr id="944126579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45186,57 +45186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606772494" name="Picture">
+                  <wp:docPr id="513739467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606772494" name="Picture"/>
+                          <pic:cNvPr id="513739467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>