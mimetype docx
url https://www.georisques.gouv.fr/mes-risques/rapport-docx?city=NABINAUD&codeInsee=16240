--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174557713" name="Picture">
+                  <wp:docPr id="1291115259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174557713" name="Picture"/>
+                          <pic:cNvPr id="1291115259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014515493" name="Picture">
+                  <wp:docPr id="1687122884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014515493" name="Picture"/>
+                          <pic:cNvPr id="1687122884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266607562" name="Picture">
+                        <wp:docPr id="715884612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266607562" name="Picture"/>
+                                <pic:cNvPr id="715884612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311540902" name="Picture">
+                  <wp:docPr id="1217407483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311540902" name="Picture"/>
+                          <pic:cNvPr id="1217407483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312318973" name="Picture">
+                  <wp:docPr id="1946501918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312318973" name="Picture"/>
+                          <pic:cNvPr id="1946501918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002461853" name="Picture">
+                  <wp:docPr id="582713088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002461853" name="Picture"/>
+                          <pic:cNvPr id="582713088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654508053" name="Picture">
+                  <wp:docPr id="712130614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654508053" name="Picture"/>
+                          <pic:cNvPr id="712130614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968343615" name="Picture">
+                  <wp:docPr id="1577094224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968343615" name="Picture"/>
+                          <pic:cNvPr id="1577094224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498406554" name="Picture">
+                        <wp:docPr id="1997300285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498406554" name="Picture"/>
+                                <pic:cNvPr id="1997300285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817974529" name="Picture">
+                        <wp:docPr id="1415504656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817974529" name="Picture"/>
+                                <pic:cNvPr id="1415504656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153082912" name="Picture">
+                        <wp:docPr id="373702014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153082912" name="Picture"/>
+                                <pic:cNvPr id="373702014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824653533" name="Picture">
+                        <wp:docPr id="1163690836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824653533" name="Picture"/>
+                                <pic:cNvPr id="1163690836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697356110" name="Picture">
+                        <wp:docPr id="1961482751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697356110" name="Picture"/>
+                                <pic:cNvPr id="1961482751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537966943" name="Picture">
+                        <wp:docPr id="1046486688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537966943" name="Picture"/>
+                                <pic:cNvPr id="1046486688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544925231" name="Picture">
+                        <wp:docPr id="433296894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544925231" name="Picture"/>
+                                <pic:cNvPr id="433296894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383203048" name="Picture">
+                        <wp:docPr id="2008190819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383203048" name="Picture"/>
+                                <pic:cNvPr id="2008190819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93984359" name="Picture">
+                        <wp:docPr id="2049993784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93984359" name="Picture"/>
+                                <pic:cNvPr id="2049993784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071687743" name="Picture">
+                        <wp:docPr id="1546414864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071687743" name="Picture"/>
+                                <pic:cNvPr id="1546414864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473755054" name="Picture">
+                        <wp:docPr id="547549083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473755054" name="Picture"/>
+                                <pic:cNvPr id="547549083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510643374" name="Picture">
+                        <wp:docPr id="596707129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510643374" name="Picture"/>
+                                <pic:cNvPr id="596707129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928413908" name="Picture">
+                        <wp:docPr id="2057862335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928413908" name="Picture"/>
+                                <pic:cNvPr id="2057862335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392323758" name="Picture">
+                        <wp:docPr id="1970308392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392323758" name="Picture"/>
+                                <pic:cNvPr id="1970308392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660878859" name="Picture">
+                        <wp:docPr id="2029318266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660878859" name="Picture"/>
+                                <pic:cNvPr id="2029318266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676297871" name="Picture">
+                  <wp:docPr id="1316446176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676297871" name="Picture"/>
+                          <pic:cNvPr id="1316446176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084627638" name="Picture">
+                  <wp:docPr id="659829132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084627638" name="Picture"/>
+                          <pic:cNvPr id="659829132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687572744" name="Picture">
+                  <wp:docPr id="1511710460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687572744" name="Picture"/>
+                          <pic:cNvPr id="1511710460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533858002" name="Picture">
+                  <wp:docPr id="1357489858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533858002" name="Picture"/>
+                          <pic:cNvPr id="1357489858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449394637" name="Picture">
+                  <wp:docPr id="600497925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449394637" name="Picture"/>
+                          <pic:cNvPr id="600497925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727642981" name="Picture">
+                  <wp:docPr id="1791219144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727642981" name="Picture"/>
+                          <pic:cNvPr id="1791219144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786704350" name="Picture">
+                        <wp:docPr id="1449309607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786704350" name="Picture"/>
+                                <pic:cNvPr id="1449309607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237154739" name="Picture">
+                  <wp:docPr id="1833180302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237154739" name="Picture"/>
+                          <pic:cNvPr id="1833180302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319293453" name="Picture">
+                  <wp:docPr id="184040966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319293453" name="Picture"/>
+                          <pic:cNvPr id="184040966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098368720" name="Picture">
+                  <wp:docPr id="1240759667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098368720" name="Picture"/>
+                          <pic:cNvPr id="1240759667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294274214" name="Picture">
+                  <wp:docPr id="809803841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294274214" name="Picture"/>
+                          <pic:cNvPr id="809803841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129412312" name="Picture">
+                  <wp:docPr id="2120985703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129412312" name="Picture"/>
+                          <pic:cNvPr id="2120985703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888487702" name="Picture">
+                  <wp:docPr id="305808523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888487702" name="Picture"/>
+                          <pic:cNvPr id="305808523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358238533" name="Picture">
+                        <wp:docPr id="1598919429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358238533" name="Picture"/>
+                                <pic:cNvPr id="1598919429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="770187100" name="Picture">
+                        <wp:docPr id="914184722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="770187100" name="Picture"/>
+                                <pic:cNvPr id="914184722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504220999" name="Picture">
+                  <wp:docPr id="839102546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504220999" name="Picture"/>
+                          <pic:cNvPr id="839102546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419182648" name="Picture">
+                  <wp:docPr id="690068761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419182648" name="Picture"/>
+                          <pic:cNvPr id="690068761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266756698" name="Picture">
+                  <wp:docPr id="687131254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266756698" name="Picture"/>
+                          <pic:cNvPr id="687131254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539825110" name="Picture">
+                  <wp:docPr id="1606878739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539825110" name="Picture"/>
+                          <pic:cNvPr id="1606878739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595014896" name="Picture">
+                  <wp:docPr id="1620327016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595014896" name="Picture"/>
+                          <pic:cNvPr id="1620327016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842117371" name="Picture">
+                  <wp:docPr id="2128431542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842117371" name="Picture"/>
+                          <pic:cNvPr id="2128431542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695663358" name="Picture">
+                        <wp:docPr id="268847434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695663358" name="Picture"/>
+                                <pic:cNvPr id="268847434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305670409" name="Picture">
+                  <wp:docPr id="1617310073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305670409" name="Picture"/>
+                          <pic:cNvPr id="1617310073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588689948" name="Picture">
+                  <wp:docPr id="1364655265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588689948" name="Picture"/>
+                          <pic:cNvPr id="1364655265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074715710" name="Picture">
+                  <wp:docPr id="1941480408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074715710" name="Picture"/>
+                          <pic:cNvPr id="1941480408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419433497" name="Picture">
+                  <wp:docPr id="2093979822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419433497" name="Picture"/>
+                          <pic:cNvPr id="2093979822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867147014" name="Picture">
+                  <wp:docPr id="1716865481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867147014" name="Picture"/>
+                          <pic:cNvPr id="1716865481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222018411" name="Picture">
+                  <wp:docPr id="308961084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222018411" name="Picture"/>
+                          <pic:cNvPr id="308961084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152649130" name="Picture">
+                        <wp:docPr id="1927151099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152649130" name="Picture"/>
+                                <pic:cNvPr id="1927151099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38439,57 +38439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943009674" name="Picture">
+                  <wp:docPr id="839835427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943009674" name="Picture"/>
+                          <pic:cNvPr id="839835427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277814512" name="Picture">
+                  <wp:docPr id="112875092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277814512" name="Picture"/>
+                          <pic:cNvPr id="112875092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540906935" name="Picture">
+                  <wp:docPr id="1578411697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540906935" name="Picture"/>
+                          <pic:cNvPr id="1578411697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40068,57 +40068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554365038" name="Picture">
+                  <wp:docPr id="922669286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554365038" name="Picture"/>
+                          <pic:cNvPr id="922669286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40171,57 +40171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677582168" name="Picture">
+                  <wp:docPr id="1593502517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677582168" name="Picture"/>
+                          <pic:cNvPr id="1593502517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905596184" name="Picture">
+                  <wp:docPr id="1462209511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905596184" name="Picture"/>
+                          <pic:cNvPr id="1462209511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42129,57 +42129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090795373" name="Picture">
+                  <wp:docPr id="1586323829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090795373" name="Picture"/>
+                          <pic:cNvPr id="1586323829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42200,57 +42200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037627162" name="Picture">
+                  <wp:docPr id="1535405889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037627162" name="Picture"/>
+                          <pic:cNvPr id="1535405889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42614,57 +42614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488252914" name="Picture">
+                  <wp:docPr id="1423032053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488252914" name="Picture"/>
+                          <pic:cNvPr id="1423032053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>