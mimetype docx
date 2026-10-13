--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790832358" name="Picture">
+                  <wp:docPr id="632904392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790832358" name="Picture"/>
+                          <pic:cNvPr id="632904392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407331750" name="Picture">
+                  <wp:docPr id="1509450966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407331750" name="Picture"/>
+                          <pic:cNvPr id="1509450966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580995269" name="Picture">
+                        <wp:docPr id="2128789844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580995269" name="Picture"/>
+                                <pic:cNvPr id="2128789844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318477345" name="Picture">
+                  <wp:docPr id="1236649641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318477345" name="Picture"/>
+                          <pic:cNvPr id="1236649641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86860430" name="Picture">
+                  <wp:docPr id="1443589091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86860430" name="Picture"/>
+                          <pic:cNvPr id="1443589091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569874719" name="Picture">
+                  <wp:docPr id="1892518211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569874719" name="Picture"/>
+                          <pic:cNvPr id="1892518211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404497268" name="Picture">
+                  <wp:docPr id="1269616739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404497268" name="Picture"/>
+                          <pic:cNvPr id="1269616739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680383492" name="Picture">
+                  <wp:docPr id="1667626688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680383492" name="Picture"/>
+                          <pic:cNvPr id="1667626688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531019907" name="Picture">
+                        <wp:docPr id="1877872677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531019907" name="Picture"/>
+                                <pic:cNvPr id="1877872677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127438719" name="Picture">
+                        <wp:docPr id="1029429312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127438719" name="Picture"/>
+                                <pic:cNvPr id="1029429312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345334389" name="Picture">
+                        <wp:docPr id="1252185742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345334389" name="Picture"/>
+                                <pic:cNvPr id="1252185742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297259169" name="Picture">
+                        <wp:docPr id="1079004455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297259169" name="Picture"/>
+                                <pic:cNvPr id="1079004455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135890070" name="Picture">
+                        <wp:docPr id="1894489249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135890070" name="Picture"/>
+                                <pic:cNvPr id="1894489249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769382998" name="Picture">
+                        <wp:docPr id="1648194833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769382998" name="Picture"/>
+                                <pic:cNvPr id="1648194833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937363353" name="Picture">
+                        <wp:docPr id="1244555594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937363353" name="Picture"/>
+                                <pic:cNvPr id="1244555594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129492780" name="Picture">
+                        <wp:docPr id="1833636126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129492780" name="Picture"/>
+                                <pic:cNvPr id="1833636126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641392136" name="Picture">
+                        <wp:docPr id="1309038281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641392136" name="Picture"/>
+                                <pic:cNvPr id="1309038281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575147815" name="Picture">
+                        <wp:docPr id="524933935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575147815" name="Picture"/>
+                                <pic:cNvPr id="524933935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596679684" name="Picture">
+                        <wp:docPr id="1918640120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596679684" name="Picture"/>
+                                <pic:cNvPr id="1918640120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637810914" name="Picture">
+                        <wp:docPr id="1640638589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637810914" name="Picture"/>
+                                <pic:cNvPr id="1640638589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332583711" name="Picture">
+                  <wp:docPr id="161357616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332583711" name="Picture"/>
+                          <pic:cNvPr id="161357616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496832396" name="Picture">
+                  <wp:docPr id="1239175022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496832396" name="Picture"/>
+                          <pic:cNvPr id="1239175022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41208337" name="Picture">
+                  <wp:docPr id="734939408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41208337" name="Picture"/>
+                          <pic:cNvPr id="734939408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576305244" name="Picture">
+                  <wp:docPr id="1070362440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576305244" name="Picture"/>
+                          <pic:cNvPr id="1070362440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458746167" name="Picture">
+                  <wp:docPr id="1771999615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458746167" name="Picture"/>
+                          <pic:cNvPr id="1771999615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636906685" name="Picture">
+                  <wp:docPr id="1520961430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636906685" name="Picture"/>
+                          <pic:cNvPr id="1520961430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010824296" name="Picture">
+                        <wp:docPr id="1756117904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010824296" name="Picture"/>
+                                <pic:cNvPr id="1756117904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013604984" name="Picture">
+                  <wp:docPr id="66536297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013604984" name="Picture"/>
+                          <pic:cNvPr id="66536297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948724483" name="Picture">
+                  <wp:docPr id="1154664388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948724483" name="Picture"/>
+                          <pic:cNvPr id="1154664388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445782545" name="Picture">
+                  <wp:docPr id="1294668917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445782545" name="Picture"/>
+                          <pic:cNvPr id="1294668917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18792722" name="Picture">
+                  <wp:docPr id="776849001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18792722" name="Picture"/>
+                          <pic:cNvPr id="776849001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5982246" name="Picture">
+                  <wp:docPr id="1041766798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5982246" name="Picture"/>
+                          <pic:cNvPr id="1041766798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593188459" name="Picture">
+                  <wp:docPr id="1647175035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593188459" name="Picture"/>
+                          <pic:cNvPr id="1647175035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78426395" name="Picture">
+                        <wp:docPr id="719091842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78426395" name="Picture"/>
+                                <pic:cNvPr id="719091842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440649227" name="Picture">
+                        <wp:docPr id="1357483209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440649227" name="Picture"/>
+                                <pic:cNvPr id="1357483209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874239938" name="Picture">
+                  <wp:docPr id="423159358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874239938" name="Picture"/>
+                          <pic:cNvPr id="423159358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268291194" name="Picture">
+                  <wp:docPr id="1237865001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268291194" name="Picture"/>
+                          <pic:cNvPr id="1237865001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585853634" name="Picture">
+                  <wp:docPr id="1378775719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585853634" name="Picture"/>
+                          <pic:cNvPr id="1378775719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688085780" name="Picture">
+                  <wp:docPr id="489121876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688085780" name="Picture"/>
+                          <pic:cNvPr id="489121876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498908372" name="Picture">
+                  <wp:docPr id="710687717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498908372" name="Picture"/>
+                          <pic:cNvPr id="710687717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321171395" name="Picture">
+                  <wp:docPr id="1480560381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321171395" name="Picture"/>
+                          <pic:cNvPr id="1480560381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626761416" name="Picture">
+                        <wp:docPr id="478013847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626761416" name="Picture"/>
+                                <pic:cNvPr id="478013847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322402071" name="Picture">
+                  <wp:docPr id="940688515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322402071" name="Picture"/>
+                          <pic:cNvPr id="940688515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328987021" name="Picture">
+                  <wp:docPr id="333838824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328987021" name="Picture"/>
+                          <pic:cNvPr id="333838824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199056582" name="Picture">
+                  <wp:docPr id="2023580253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199056582" name="Picture"/>
+                          <pic:cNvPr id="2023580253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057507685" name="Picture">
+                  <wp:docPr id="1637259303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057507685" name="Picture"/>
+                          <pic:cNvPr id="1637259303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615934762" name="Picture">
+                  <wp:docPr id="1224584421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615934762" name="Picture"/>
+                          <pic:cNvPr id="1224584421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968308118" name="Picture">
+                  <wp:docPr id="1595435798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968308118" name="Picture"/>
+                          <pic:cNvPr id="1595435798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311226843" name="Picture">
+                        <wp:docPr id="1260578245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311226843" name="Picture"/>
+                                <pic:cNvPr id="1260578245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303525273" name="Picture">
+                  <wp:docPr id="1467905900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303525273" name="Picture"/>
+                          <pic:cNvPr id="1467905900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999335907" name="Picture">
+                  <wp:docPr id="376234201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999335907" name="Picture"/>
+                          <pic:cNvPr id="376234201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368571798" name="Picture">
+                  <wp:docPr id="1853946124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368571798" name="Picture"/>
+                          <pic:cNvPr id="1853946124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>