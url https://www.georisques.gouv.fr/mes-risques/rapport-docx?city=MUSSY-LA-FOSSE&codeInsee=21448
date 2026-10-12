--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371287942" name="Picture">
+                  <wp:docPr id="149902367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371287942" name="Picture"/>
+                          <pic:cNvPr id="149902367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071116875" name="Picture">
+                  <wp:docPr id="508459150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071116875" name="Picture"/>
+                          <pic:cNvPr id="508459150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232402923" name="Picture">
+                        <wp:docPr id="1500322363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232402923" name="Picture"/>
+                                <pic:cNvPr id="1500322363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870929655" name="Picture">
+                  <wp:docPr id="728546812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870929655" name="Picture"/>
+                          <pic:cNvPr id="728546812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102767530" name="Picture">
+                  <wp:docPr id="746235157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102767530" name="Picture"/>
+                          <pic:cNvPr id="746235157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068596027" name="Picture">
+                  <wp:docPr id="418389126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068596027" name="Picture"/>
+                          <pic:cNvPr id="418389126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783524233" name="Picture">
+                  <wp:docPr id="447166602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783524233" name="Picture"/>
+                          <pic:cNvPr id="447166602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863144475" name="Picture">
+                  <wp:docPr id="1310818441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863144475" name="Picture"/>
+                          <pic:cNvPr id="1310818441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242016878" name="Picture">
+                        <wp:docPr id="1201306338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242016878" name="Picture"/>
+                                <pic:cNvPr id="1201306338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695143475" name="Picture">
+                        <wp:docPr id="600432075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695143475" name="Picture"/>
+                                <pic:cNvPr id="600432075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050592479" name="Picture">
+                        <wp:docPr id="1586605589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050592479" name="Picture"/>
+                                <pic:cNvPr id="1586605589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="804009863" name="Picture">
+                        <wp:docPr id="819575993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="804009863" name="Picture"/>
+                                <pic:cNvPr id="819575993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743948548" name="Picture">
+                        <wp:docPr id="1573874446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743948548" name="Picture"/>
+                                <pic:cNvPr id="1573874446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294587468" name="Picture">
+                        <wp:docPr id="774503066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294587468" name="Picture"/>
+                                <pic:cNvPr id="774503066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19178214" name="Picture">
+                        <wp:docPr id="1331364595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19178214" name="Picture"/>
+                                <pic:cNvPr id="1331364595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609708470" name="Picture">
+                        <wp:docPr id="449560956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609708470" name="Picture"/>
+                                <pic:cNvPr id="449560956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65768393" name="Picture">
+                        <wp:docPr id="259937879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65768393" name="Picture"/>
+                                <pic:cNvPr id="259937879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090759810" name="Picture">
+                        <wp:docPr id="1311893211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090759810" name="Picture"/>
+                                <pic:cNvPr id="1311893211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964719692" name="Picture">
+                        <wp:docPr id="1077345486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964719692" name="Picture"/>
+                                <pic:cNvPr id="1077345486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048224730" name="Picture">
+                        <wp:docPr id="17542528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048224730" name="Picture"/>
+                                <pic:cNvPr id="17542528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862828370" name="Picture">
+                        <wp:docPr id="58884831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862828370" name="Picture"/>
+                                <pic:cNvPr id="58884831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855889293" name="Picture">
+                        <wp:docPr id="700648627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855889293" name="Picture"/>
+                                <pic:cNvPr id="700648627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619601914" name="Picture">
+                        <wp:docPr id="1031696855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619601914" name="Picture"/>
+                                <pic:cNvPr id="1031696855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064422303" name="Picture">
+                  <wp:docPr id="1904919238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064422303" name="Picture"/>
+                          <pic:cNvPr id="1904919238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085445120" name="Picture">
+                  <wp:docPr id="991105537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085445120" name="Picture"/>
+                          <pic:cNvPr id="991105537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478927044" name="Picture">
+                  <wp:docPr id="2021862411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478927044" name="Picture"/>
+                          <pic:cNvPr id="2021862411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601104039" name="Picture">
+                  <wp:docPr id="224503285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601104039" name="Picture"/>
+                          <pic:cNvPr id="224503285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750758510" name="Picture">
+                  <wp:docPr id="1825223591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750758510" name="Picture"/>
+                          <pic:cNvPr id="1825223591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434362646" name="Picture">
+                  <wp:docPr id="3335255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434362646" name="Picture"/>
+                          <pic:cNvPr id="3335255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306921378" name="Picture">
+                        <wp:docPr id="1342846543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306921378" name="Picture"/>
+                                <pic:cNvPr id="1342846543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18295829" name="Picture">
+                  <wp:docPr id="2110072646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18295829" name="Picture"/>
+                          <pic:cNvPr id="2110072646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987186382" name="Picture">
+                  <wp:docPr id="1289640593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987186382" name="Picture"/>
+                          <pic:cNvPr id="1289640593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907018265" name="Picture">
+                  <wp:docPr id="1307030795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907018265" name="Picture"/>
+                          <pic:cNvPr id="1307030795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24803067" name="Picture">
+                  <wp:docPr id="718109509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24803067" name="Picture"/>
+                          <pic:cNvPr id="718109509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607042388" name="Picture">
+                  <wp:docPr id="1515933812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607042388" name="Picture"/>
+                          <pic:cNvPr id="1515933812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832392743" name="Picture">
+                  <wp:docPr id="1671906530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832392743" name="Picture"/>
+                          <pic:cNvPr id="1671906530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97089336" name="Picture">
+                        <wp:docPr id="1228020234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97089336" name="Picture"/>
+                                <pic:cNvPr id="1228020234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590970497" name="Picture">
+                  <wp:docPr id="1874314384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590970497" name="Picture"/>
+                          <pic:cNvPr id="1874314384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587358795" name="Picture">
+                  <wp:docPr id="1409410323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587358795" name="Picture"/>
+                          <pic:cNvPr id="1409410323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19408260" name="Picture">
+                  <wp:docPr id="100574734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19408260" name="Picture"/>
+                          <pic:cNvPr id="100574734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28598025" name="Picture">
+                  <wp:docPr id="1555434972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28598025" name="Picture"/>
+                          <pic:cNvPr id="1555434972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830662310" name="Picture">
+                  <wp:docPr id="1841549919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830662310" name="Picture"/>
+                          <pic:cNvPr id="1841549919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817711322" name="Picture">
+                  <wp:docPr id="145718494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817711322" name="Picture"/>
+                          <pic:cNvPr id="145718494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029985459" name="Picture">
+                        <wp:docPr id="270896736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029985459" name="Picture"/>
+                                <pic:cNvPr id="270896736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948618223" name="Picture">
+                  <wp:docPr id="1890880285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948618223" name="Picture"/>
+                          <pic:cNvPr id="1890880285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443434386" name="Picture">
+                  <wp:docPr id="585531298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443434386" name="Picture"/>
+                          <pic:cNvPr id="585531298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451460966" name="Picture">
+                  <wp:docPr id="512537360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451460966" name="Picture"/>
+                          <pic:cNvPr id="512537360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156805423" name="Picture">
+                  <wp:docPr id="649757189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156805423" name="Picture"/>
+                          <pic:cNvPr id="649757189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044781048" name="Picture">
+                  <wp:docPr id="727479177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044781048" name="Picture"/>
+                          <pic:cNvPr id="727479177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639422757" name="Picture">
+                  <wp:docPr id="2100341308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639422757" name="Picture"/>
+                          <pic:cNvPr id="2100341308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070710623" name="Picture">
+                        <wp:docPr id="510345546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070710623" name="Picture"/>
+                                <pic:cNvPr id="510345546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37460,57 +37460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283193843" name="Picture">
+                  <wp:docPr id="298590745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283193843" name="Picture"/>
+                          <pic:cNvPr id="298590745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37549,57 +37549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219847217" name="Picture">
+                  <wp:docPr id="2044084988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219847217" name="Picture"/>
+                          <pic:cNvPr id="2044084988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38193,57 +38193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468807689" name="Picture">
+                  <wp:docPr id="1039347101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468807689" name="Picture"/>
+                          <pic:cNvPr id="1039347101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39251,57 +39251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706839462" name="Picture">
+                  <wp:docPr id="1462167984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706839462" name="Picture"/>
+                          <pic:cNvPr id="1462167984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41526,57 +41526,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798285329" name="Picture">
+                        <wp:docPr id="939537090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798285329" name="Picture"/>
+                                <pic:cNvPr id="939537090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94135877" name="Picture">
+                  <wp:docPr id="606071188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94135877" name="Picture"/>
+                          <pic:cNvPr id="606071188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42892,57 +42892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8504057" name="Picture">
+                  <wp:docPr id="1201784776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8504057" name="Picture"/>
+                          <pic:cNvPr id="1201784776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43306,57 +43306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002887628" name="Picture">
+                  <wp:docPr id="1190393693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002887628" name="Picture"/>
+                          <pic:cNvPr id="1190393693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>