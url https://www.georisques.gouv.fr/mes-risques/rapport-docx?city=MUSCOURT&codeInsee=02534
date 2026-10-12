--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578697701" name="Picture">
+                  <wp:docPr id="802015778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578697701" name="Picture"/>
+                          <pic:cNvPr id="802015778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83316997" name="Picture">
+                  <wp:docPr id="510860808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83316997" name="Picture"/>
+                          <pic:cNvPr id="510860808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843444543" name="Picture">
+                        <wp:docPr id="1547207404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843444543" name="Picture"/>
+                                <pic:cNvPr id="1547207404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069960613" name="Picture">
+                  <wp:docPr id="852465728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069960613" name="Picture"/>
+                          <pic:cNvPr id="852465728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774841775" name="Picture">
+                  <wp:docPr id="755071630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774841775" name="Picture"/>
+                          <pic:cNvPr id="755071630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786383683" name="Picture">
+                  <wp:docPr id="1399047379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786383683" name="Picture"/>
+                          <pic:cNvPr id="1399047379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044071825" name="Picture">
+                  <wp:docPr id="53597987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044071825" name="Picture"/>
+                          <pic:cNvPr id="53597987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995150395" name="Picture">
+                  <wp:docPr id="1368298104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995150395" name="Picture"/>
+                          <pic:cNvPr id="1368298104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913612428" name="Picture">
+                        <wp:docPr id="669840011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913612428" name="Picture"/>
+                                <pic:cNvPr id="669840011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746100579" name="Picture">
+                        <wp:docPr id="2142699914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746100579" name="Picture"/>
+                                <pic:cNvPr id="2142699914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497479303" name="Picture">
+                        <wp:docPr id="568475685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497479303" name="Picture"/>
+                                <pic:cNvPr id="568475685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638719106" name="Picture">
+                        <wp:docPr id="626253305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638719106" name="Picture"/>
+                                <pic:cNvPr id="626253305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716638610" name="Picture">
+                        <wp:docPr id="899798094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716638610" name="Picture"/>
+                                <pic:cNvPr id="899798094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="566618837" name="Picture">
+                        <wp:docPr id="1135972493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="566618837" name="Picture"/>
+                                <pic:cNvPr id="1135972493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670858659" name="Picture">
+                        <wp:docPr id="157336609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670858659" name="Picture"/>
+                                <pic:cNvPr id="157336609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394924850" name="Picture">
+                        <wp:docPr id="1175142738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394924850" name="Picture"/>
+                                <pic:cNvPr id="1175142738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107990132" name="Picture">
+                        <wp:docPr id="2053211904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107990132" name="Picture"/>
+                                <pic:cNvPr id="2053211904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296305968" name="Picture">
+                        <wp:docPr id="750363611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296305968" name="Picture"/>
+                                <pic:cNvPr id="750363611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="367068798" name="Picture">
+                        <wp:docPr id="864713535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="367068798" name="Picture"/>
+                                <pic:cNvPr id="864713535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931094812" name="Picture">
+                        <wp:docPr id="646702749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931094812" name="Picture"/>
+                                <pic:cNvPr id="646702749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336487876" name="Picture">
+                        <wp:docPr id="1685496390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336487876" name="Picture"/>
+                                <pic:cNvPr id="1685496390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653969093" name="Picture">
+                        <wp:docPr id="243328652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653969093" name="Picture"/>
+                                <pic:cNvPr id="243328652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23143394" name="Picture">
+                        <wp:docPr id="480867320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23143394" name="Picture"/>
+                                <pic:cNvPr id="480867320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816560161" name="Picture">
+                  <wp:docPr id="1276710052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816560161" name="Picture"/>
+                          <pic:cNvPr id="1276710052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112349340" name="Picture">
+                  <wp:docPr id="1707064911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112349340" name="Picture"/>
+                          <pic:cNvPr id="1707064911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737148067" name="Picture">
+                  <wp:docPr id="156638503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737148067" name="Picture"/>
+                          <pic:cNvPr id="156638503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610766828" name="Picture">
+                  <wp:docPr id="768725301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610766828" name="Picture"/>
+                          <pic:cNvPr id="768725301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668498886" name="Picture">
+                  <wp:docPr id="306693414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668498886" name="Picture"/>
+                          <pic:cNvPr id="306693414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368706537" name="Picture">
+                  <wp:docPr id="1978442320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368706537" name="Picture"/>
+                          <pic:cNvPr id="1978442320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518985889" name="Picture">
+                        <wp:docPr id="1127249131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518985889" name="Picture"/>
+                                <pic:cNvPr id="1127249131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589963128" name="Picture">
+                  <wp:docPr id="621112384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589963128" name="Picture"/>
+                          <pic:cNvPr id="621112384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119462272" name="Picture">
+                  <wp:docPr id="858773548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119462272" name="Picture"/>
+                          <pic:cNvPr id="858773548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412637435" name="Picture">
+                  <wp:docPr id="1945662862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412637435" name="Picture"/>
+                          <pic:cNvPr id="1945662862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673871170" name="Picture">
+                  <wp:docPr id="1230787738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673871170" name="Picture"/>
+                          <pic:cNvPr id="1230787738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351484502" name="Picture">
+                  <wp:docPr id="1863772117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351484502" name="Picture"/>
+                          <pic:cNvPr id="1863772117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115625138" name="Picture">
+                  <wp:docPr id="292290195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115625138" name="Picture"/>
+                          <pic:cNvPr id="292290195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613910537" name="Picture">
+                        <wp:docPr id="1136808605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613910537" name="Picture"/>
+                                <pic:cNvPr id="1136808605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376415340" name="Picture">
+                  <wp:docPr id="1886424534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376415340" name="Picture"/>
+                          <pic:cNvPr id="1886424534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136919848" name="Picture">
+                  <wp:docPr id="448442801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136919848" name="Picture"/>
+                          <pic:cNvPr id="448442801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621534943" name="Picture">
+                  <wp:docPr id="503884956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621534943" name="Picture"/>
+                          <pic:cNvPr id="503884956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982744761" name="Picture">
+                  <wp:docPr id="73470886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982744761" name="Picture"/>
+                          <pic:cNvPr id="73470886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468238541" name="Picture">
+                  <wp:docPr id="1888597522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468238541" name="Picture"/>
+                          <pic:cNvPr id="1888597522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580428169" name="Picture">
+                  <wp:docPr id="522343024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580428169" name="Picture"/>
+                          <pic:cNvPr id="522343024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477559016" name="Picture">
+                  <wp:docPr id="617538767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477559016" name="Picture"/>
+                          <pic:cNvPr id="617538767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063433354" name="Picture">
+                  <wp:docPr id="695374836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063433354" name="Picture"/>
+                          <pic:cNvPr id="695374836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655605417" name="Picture">
+                  <wp:docPr id="958995244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655605417" name="Picture"/>
+                          <pic:cNvPr id="958995244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89044800" name="Picture">
+                  <wp:docPr id="1624576013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89044800" name="Picture"/>
+                          <pic:cNvPr id="1624576013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539512456" name="Picture">
+                  <wp:docPr id="1614565100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539512456" name="Picture"/>
+                          <pic:cNvPr id="1614565100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341090630" name="Picture">
+                  <wp:docPr id="304694072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341090630" name="Picture"/>
+                          <pic:cNvPr id="304694072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1516546377" name="Picture">
+                        <wp:docPr id="1184152151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1516546377" name="Picture"/>
+                                <pic:cNvPr id="1184152151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860525080" name="Picture">
+                  <wp:docPr id="519831870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860525080" name="Picture"/>
+                          <pic:cNvPr id="519831870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242646817" name="Picture">
+                  <wp:docPr id="262708098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242646817" name="Picture"/>
+                          <pic:cNvPr id="262708098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676092652" name="Picture">
+                  <wp:docPr id="1330857393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676092652" name="Picture"/>
+                          <pic:cNvPr id="1330857393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775323296" name="Picture">
+                  <wp:docPr id="1354992566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775323296" name="Picture"/>
+                          <pic:cNvPr id="1354992566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75887353" name="Picture">
+                  <wp:docPr id="1659895569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75887353" name="Picture"/>
+                          <pic:cNvPr id="1659895569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839627866" name="Picture">
+                  <wp:docPr id="1075879171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839627866" name="Picture"/>
+                          <pic:cNvPr id="1075879171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484092445" name="Picture">
+                        <wp:docPr id="805934940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484092445" name="Picture"/>
+                                <pic:cNvPr id="805934940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906971523" name="Picture">
+                  <wp:docPr id="1696767959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906971523" name="Picture"/>
+                          <pic:cNvPr id="1696767959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962567153" name="Picture">
+                  <wp:docPr id="923378553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962567153" name="Picture"/>
+                          <pic:cNvPr id="923378553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255699027" name="Picture">
+                  <wp:docPr id="1442837462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255699027" name="Picture"/>
+                          <pic:cNvPr id="1442837462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44641,57 +44641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609824245" name="Picture">
+                  <wp:docPr id="110843333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609824245" name="Picture"/>
+                          <pic:cNvPr id="110843333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44721,57 +44721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162035325" name="Picture">
+                  <wp:docPr id="412020705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162035325" name="Picture"/>
+                          <pic:cNvPr id="412020705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45200,57 +45200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271127373" name="Picture">
+                  <wp:docPr id="1963308878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271127373" name="Picture"/>
+                          <pic:cNvPr id="1963308878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46795,57 +46795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179252479" name="Picture">
+                  <wp:docPr id="1882594344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179252479" name="Picture"/>
+                          <pic:cNvPr id="1882594344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46866,57 +46866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082046537" name="Picture">
+                  <wp:docPr id="531108904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082046537" name="Picture"/>
+                          <pic:cNvPr id="531108904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47280,57 +47280,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360852670" name="Picture">
+                  <wp:docPr id="1196392276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360852670" name="Picture"/>
+                          <pic:cNvPr id="1196392276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>