--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890565856" name="Picture">
+                  <wp:docPr id="996864620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890565856" name="Picture"/>
+                          <pic:cNvPr id="996864620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832866616" name="Picture">
+                  <wp:docPr id="1884226022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832866616" name="Picture"/>
+                          <pic:cNvPr id="1884226022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384913161" name="Picture">
+                        <wp:docPr id="556094883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384913161" name="Picture"/>
+                                <pic:cNvPr id="556094883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828992183" name="Picture">
+                  <wp:docPr id="42053971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828992183" name="Picture"/>
+                          <pic:cNvPr id="42053971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430368817" name="Picture">
+                  <wp:docPr id="79008626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430368817" name="Picture"/>
+                          <pic:cNvPr id="79008626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262635767" name="Picture">
+                  <wp:docPr id="624112973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262635767" name="Picture"/>
+                          <pic:cNvPr id="624112973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927698477" name="Picture">
+                  <wp:docPr id="1839964417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927698477" name="Picture"/>
+                          <pic:cNvPr id="1839964417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19953833" name="Picture">
+                  <wp:docPr id="1154199913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19953833" name="Picture"/>
+                          <pic:cNvPr id="1154199913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519094985" name="Picture">
+                        <wp:docPr id="758717912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519094985" name="Picture"/>
+                                <pic:cNvPr id="758717912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912686228" name="Picture">
+                        <wp:docPr id="1737914570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912686228" name="Picture"/>
+                                <pic:cNvPr id="1737914570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1425266938" name="Picture">
+                        <wp:docPr id="495786775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1425266938" name="Picture"/>
+                                <pic:cNvPr id="495786775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263201826" name="Picture">
+                        <wp:docPr id="22961404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263201826" name="Picture"/>
+                                <pic:cNvPr id="22961404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007527091" name="Picture">
+                        <wp:docPr id="1935212594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007527091" name="Picture"/>
+                                <pic:cNvPr id="1935212594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687090585" name="Picture">
+                        <wp:docPr id="1291461434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687090585" name="Picture"/>
+                                <pic:cNvPr id="1291461434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761403868" name="Picture">
+                        <wp:docPr id="305018057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761403868" name="Picture"/>
+                                <pic:cNvPr id="305018057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654856582" name="Picture">
+                        <wp:docPr id="188091700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654856582" name="Picture"/>
+                                <pic:cNvPr id="188091700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739990531" name="Picture">
+                        <wp:docPr id="1523561463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739990531" name="Picture"/>
+                                <pic:cNvPr id="1523561463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402519434" name="Picture">
+                        <wp:docPr id="203480437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402519434" name="Picture"/>
+                                <pic:cNvPr id="203480437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537638921" name="Picture">
+                        <wp:docPr id="1175972657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537638921" name="Picture"/>
+                                <pic:cNvPr id="1175972657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83362029" name="Picture">
+                        <wp:docPr id="2135525078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83362029" name="Picture"/>
+                                <pic:cNvPr id="2135525078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023473656" name="Picture">
+                  <wp:docPr id="669020544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023473656" name="Picture"/>
+                          <pic:cNvPr id="669020544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99114754" name="Picture">
+                  <wp:docPr id="940537187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99114754" name="Picture"/>
+                          <pic:cNvPr id="940537187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993734180" name="Picture">
+                  <wp:docPr id="199599121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993734180" name="Picture"/>
+                          <pic:cNvPr id="199599121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755656682" name="Picture">
+                  <wp:docPr id="474627263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755656682" name="Picture"/>
+                          <pic:cNvPr id="474627263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478381874" name="Picture">
+                  <wp:docPr id="1173407729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478381874" name="Picture"/>
+                          <pic:cNvPr id="1173407729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38560107" name="Picture">
+                  <wp:docPr id="1382538237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38560107" name="Picture"/>
+                          <pic:cNvPr id="1382538237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258234589" name="Picture">
+                        <wp:docPr id="1954526226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258234589" name="Picture"/>
+                                <pic:cNvPr id="1954526226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404611007" name="Picture">
+                  <wp:docPr id="1011478533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404611007" name="Picture"/>
+                          <pic:cNvPr id="1011478533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452476740" name="Picture">
+                  <wp:docPr id="112361896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452476740" name="Picture"/>
+                          <pic:cNvPr id="112361896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707683969" name="Picture">
+                  <wp:docPr id="266631752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707683969" name="Picture"/>
+                          <pic:cNvPr id="266631752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999760890" name="Picture">
+                  <wp:docPr id="38179192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999760890" name="Picture"/>
+                          <pic:cNvPr id="38179192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106626665" name="Picture">
+                  <wp:docPr id="1181175592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106626665" name="Picture"/>
+                          <pic:cNvPr id="1181175592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382105570" name="Picture">
+                  <wp:docPr id="1116011871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382105570" name="Picture"/>
+                          <pic:cNvPr id="1116011871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192204033" name="Picture">
+                        <wp:docPr id="1995367429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192204033" name="Picture"/>
+                                <pic:cNvPr id="1995367429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901417489" name="Picture">
+                        <wp:docPr id="947709307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901417489" name="Picture"/>
+                                <pic:cNvPr id="947709307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247371941" name="Picture">
+                  <wp:docPr id="959705277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247371941" name="Picture"/>
+                          <pic:cNvPr id="959705277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384697145" name="Picture">
+                  <wp:docPr id="1463401987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384697145" name="Picture"/>
+                          <pic:cNvPr id="1463401987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871557365" name="Picture">
+                  <wp:docPr id="803983900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871557365" name="Picture"/>
+                          <pic:cNvPr id="803983900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197050264" name="Picture">
+                  <wp:docPr id="1346974792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197050264" name="Picture"/>
+                          <pic:cNvPr id="1346974792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148420267" name="Picture">
+                  <wp:docPr id="1026575997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148420267" name="Picture"/>
+                          <pic:cNvPr id="1026575997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245639393" name="Picture">
+                  <wp:docPr id="180875797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245639393" name="Picture"/>
+                          <pic:cNvPr id="180875797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845145599" name="Picture">
+                        <wp:docPr id="1161924393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845145599" name="Picture"/>
+                                <pic:cNvPr id="1161924393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487796853" name="Picture">
+                  <wp:docPr id="1889766094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487796853" name="Picture"/>
+                          <pic:cNvPr id="1889766094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074238621" name="Picture">
+                  <wp:docPr id="490843642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074238621" name="Picture"/>
+                          <pic:cNvPr id="490843642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868926082" name="Picture">
+                  <wp:docPr id="2114437169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868926082" name="Picture"/>
+                          <pic:cNvPr id="2114437169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776853438" name="Picture">
+                  <wp:docPr id="224893321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776853438" name="Picture"/>
+                          <pic:cNvPr id="224893321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144746125" name="Picture">
+                  <wp:docPr id="1567101358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144746125" name="Picture"/>
+                          <pic:cNvPr id="1567101358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276472400" name="Picture">
+                  <wp:docPr id="1791646672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276472400" name="Picture"/>
+                          <pic:cNvPr id="1791646672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662126947" name="Picture">
+                        <wp:docPr id="294641678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662126947" name="Picture"/>
+                                <pic:cNvPr id="294641678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641686899" name="Picture">
+                  <wp:docPr id="698563892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641686899" name="Picture"/>
+                          <pic:cNvPr id="698563892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331993556" name="Picture">
+                  <wp:docPr id="1222830756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331993556" name="Picture"/>
+                          <pic:cNvPr id="1222830756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870824950" name="Picture">
+                  <wp:docPr id="681435383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870824950" name="Picture"/>
+                          <pic:cNvPr id="681435383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>