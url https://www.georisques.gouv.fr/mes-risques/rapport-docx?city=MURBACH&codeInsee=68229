--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160456171" name="Picture">
+                  <wp:docPr id="1520214630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160456171" name="Picture"/>
+                          <pic:cNvPr id="1520214630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136532265" name="Picture">
+                  <wp:docPr id="182555435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136532265" name="Picture"/>
+                          <pic:cNvPr id="182555435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1752405994" name="Picture">
+                        <wp:docPr id="26258370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1752405994" name="Picture"/>
+                                <pic:cNvPr id="26258370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643261831" name="Picture">
+                  <wp:docPr id="2042682567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643261831" name="Picture"/>
+                          <pic:cNvPr id="2042682567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015778996" name="Picture">
+                  <wp:docPr id="773399877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015778996" name="Picture"/>
+                          <pic:cNvPr id="773399877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775861608" name="Picture">
+                  <wp:docPr id="1670431976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775861608" name="Picture"/>
+                          <pic:cNvPr id="1670431976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833116691" name="Picture">
+                  <wp:docPr id="644131549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833116691" name="Picture"/>
+                          <pic:cNvPr id="644131549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650755062" name="Picture">
+                  <wp:docPr id="2103250783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650755062" name="Picture"/>
+                          <pic:cNvPr id="2103250783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2147458405" name="Picture">
+                        <wp:docPr id="271877938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2147458405" name="Picture"/>
+                                <pic:cNvPr id="271877938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014657196" name="Picture">
+                        <wp:docPr id="476643843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014657196" name="Picture"/>
+                                <pic:cNvPr id="476643843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318332675" name="Picture">
+                        <wp:docPr id="1794720615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318332675" name="Picture"/>
+                                <pic:cNvPr id="1794720615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201151846" name="Picture">
+                        <wp:docPr id="680026279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201151846" name="Picture"/>
+                                <pic:cNvPr id="680026279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841876529" name="Picture">
+                        <wp:docPr id="237029925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841876529" name="Picture"/>
+                                <pic:cNvPr id="237029925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306846390" name="Picture">
+                        <wp:docPr id="1848090252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306846390" name="Picture"/>
+                                <pic:cNvPr id="1848090252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157168902" name="Picture">
+                        <wp:docPr id="957151346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157168902" name="Picture"/>
+                                <pic:cNvPr id="957151346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462502135" name="Picture">
+                        <wp:docPr id="537169631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462502135" name="Picture"/>
+                                <pic:cNvPr id="537169631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455288797" name="Picture">
+                        <wp:docPr id="164762351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455288797" name="Picture"/>
+                                <pic:cNvPr id="164762351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1591273128" name="Picture">
+                        <wp:docPr id="1178586161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1591273128" name="Picture"/>
+                                <pic:cNvPr id="1178586161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="301572055" name="Picture">
+                        <wp:docPr id="1795225214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="301572055" name="Picture"/>
+                                <pic:cNvPr id="1795225214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067486428" name="Picture">
+                        <wp:docPr id="1777703752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067486428" name="Picture"/>
+                                <pic:cNvPr id="1777703752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960381379" name="Picture">
+                  <wp:docPr id="1460732648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960381379" name="Picture"/>
+                          <pic:cNvPr id="1460732648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717821568" name="Picture">
+                  <wp:docPr id="837499290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717821568" name="Picture"/>
+                          <pic:cNvPr id="837499290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710426177" name="Picture">
+                  <wp:docPr id="1699177351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710426177" name="Picture"/>
+                          <pic:cNvPr id="1699177351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052495738" name="Picture">
+                  <wp:docPr id="64748515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052495738" name="Picture"/>
+                          <pic:cNvPr id="64748515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246355155" name="Picture">
+                  <wp:docPr id="1151695178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246355155" name="Picture"/>
+                          <pic:cNvPr id="1151695178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535000244" name="Picture">
+                  <wp:docPr id="436191519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535000244" name="Picture"/>
+                          <pic:cNvPr id="436191519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16269,57 +16269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670977693" name="Picture">
+                        <wp:docPr id="549139343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670977693" name="Picture"/>
+                                <pic:cNvPr id="549139343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17244,57 +17244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567645627" name="Picture">
+                        <wp:docPr id="2008482273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567645627" name="Picture"/>
+                                <pic:cNvPr id="2008482273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18653,57 +18653,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939178584" name="Picture">
+                  <wp:docPr id="1372676018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939178584" name="Picture"/>
+                          <pic:cNvPr id="1372676018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18742,57 +18742,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390687008" name="Picture">
+                  <wp:docPr id="936251748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390687008" name="Picture"/>
+                          <pic:cNvPr id="936251748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19422,57 +19422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324404527" name="Picture">
+                  <wp:docPr id="1687863796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324404527" name="Picture"/>
+                          <pic:cNvPr id="1687863796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20483,57 +20483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686292411" name="Picture">
+                  <wp:docPr id="848987139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686292411" name="Picture"/>
+                          <pic:cNvPr id="848987139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20586,57 +20586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171140311" name="Picture">
+                  <wp:docPr id="1926963208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171140311" name="Picture"/>
+                          <pic:cNvPr id="1926963208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21978,57 +21978,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057171607" name="Picture">
+                  <wp:docPr id="1796284514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057171607" name="Picture"/>
+                          <pic:cNvPr id="1796284514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23648,57 +23648,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791163743" name="Picture">
+                        <wp:docPr id="1341192311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791163743" name="Picture"/>
+                                <pic:cNvPr id="1341192311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25849,57 +25849,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316214617" name="Picture">
+                  <wp:docPr id="1364499976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316214617" name="Picture"/>
+                          <pic:cNvPr id="1364499976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25920,57 +25920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772916560" name="Picture">
+                  <wp:docPr id="623625162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772916560" name="Picture"/>
+                          <pic:cNvPr id="623625162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26399,57 +26399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351907647" name="Picture">
+                  <wp:docPr id="1834005592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351907647" name="Picture"/>
+                          <pic:cNvPr id="1834005592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27691,57 +27691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324202112" name="Picture">
+                  <wp:docPr id="99624410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324202112" name="Picture"/>
+                          <pic:cNvPr id="99624410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27780,57 +27780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512308661" name="Picture">
+                  <wp:docPr id="2126418749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512308661" name="Picture"/>
+                          <pic:cNvPr id="2126418749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28424,57 +28424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204871436" name="Picture">
+                  <wp:docPr id="379849414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204871436" name="Picture"/>
+                          <pic:cNvPr id="379849414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29422,57 +29422,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810238011" name="Picture">
+                  <wp:docPr id="90575550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810238011" name="Picture"/>
+                          <pic:cNvPr id="90575550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29525,57 +29525,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589340382" name="Picture">
+                  <wp:docPr id="286233069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589340382" name="Picture"/>
+                          <pic:cNvPr id="286233069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30902,57 +30902,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459770067" name="Picture">
+                  <wp:docPr id="1034520908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459770067" name="Picture"/>
+                          <pic:cNvPr id="1034520908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32045,57 +32045,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126138520" name="Picture">
+                        <wp:docPr id="1996972873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126138520" name="Picture"/>
+                                <pic:cNvPr id="1996972873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33406,57 +33406,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505518220" name="Picture">
+                  <wp:docPr id="102065932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505518220" name="Picture"/>
+                          <pic:cNvPr id="102065932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33495,57 +33495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951400292" name="Picture">
+                  <wp:docPr id="1905853356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951400292" name="Picture"/>
+                          <pic:cNvPr id="1905853356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34139,57 +34139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274384641" name="Picture">
+                  <wp:docPr id="1078650226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274384641" name="Picture"/>
+                          <pic:cNvPr id="1078650226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35137,57 +35137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914519638" name="Picture">
+                  <wp:docPr id="1572984222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914519638" name="Picture"/>
+                          <pic:cNvPr id="1572984222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35240,57 +35240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886881044" name="Picture">
+                  <wp:docPr id="80309585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886881044" name="Picture"/>
+                          <pic:cNvPr id="80309585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36617,57 +36617,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716101032" name="Picture">
+                  <wp:docPr id="1374904714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716101032" name="Picture"/>
+                          <pic:cNvPr id="1374904714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37760,57 +37760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835853451" name="Picture">
+                        <wp:docPr id="1505718915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835853451" name="Picture"/>
+                                <pic:cNvPr id="1505718915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39031,57 +39031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004237240" name="Picture">
+                  <wp:docPr id="703278579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004237240" name="Picture"/>
+                          <pic:cNvPr id="703278579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39111,57 +39111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906433444" name="Picture">
+                  <wp:docPr id="1869033831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906433444" name="Picture"/>
+                          <pic:cNvPr id="1869033831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39590,57 +39590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838419659" name="Picture">
+                  <wp:docPr id="1105922501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838419659" name="Picture"/>
+                          <pic:cNvPr id="1105922501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41185,57 +41185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913800129" name="Picture">
+                  <wp:docPr id="2048982733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913800129" name="Picture"/>
+                          <pic:cNvPr id="2048982733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41256,57 +41256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228719322" name="Picture">
+                  <wp:docPr id="748295399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228719322" name="Picture"/>
+                          <pic:cNvPr id="748295399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41670,57 +41670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083072499" name="Picture">
+                  <wp:docPr id="891721104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083072499" name="Picture"/>
+                          <pic:cNvPr id="891721104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>