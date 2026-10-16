--- v1 (2026-10-12)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520214630" name="Picture">
+                  <wp:docPr id="260866269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520214630" name="Picture"/>
+                          <pic:cNvPr id="260866269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182555435" name="Picture">
+                  <wp:docPr id="307911852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182555435" name="Picture"/>
+                          <pic:cNvPr id="307911852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26258370" name="Picture">
+                        <wp:docPr id="1052213445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26258370" name="Picture"/>
+                                <pic:cNvPr id="1052213445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042682567" name="Picture">
+                  <wp:docPr id="1362614065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042682567" name="Picture"/>
+                          <pic:cNvPr id="1362614065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773399877" name="Picture">
+                  <wp:docPr id="1561821643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773399877" name="Picture"/>
+                          <pic:cNvPr id="1561821643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670431976" name="Picture">
+                  <wp:docPr id="887648102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670431976" name="Picture"/>
+                          <pic:cNvPr id="887648102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644131549" name="Picture">
+                  <wp:docPr id="1829231077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644131549" name="Picture"/>
+                          <pic:cNvPr id="1829231077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103250783" name="Picture">
+                  <wp:docPr id="1832115749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103250783" name="Picture"/>
+                          <pic:cNvPr id="1832115749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271877938" name="Picture">
+                        <wp:docPr id="1313897767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271877938" name="Picture"/>
+                                <pic:cNvPr id="1313897767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476643843" name="Picture">
+                        <wp:docPr id="1637754312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476643843" name="Picture"/>
+                                <pic:cNvPr id="1637754312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794720615" name="Picture">
+                        <wp:docPr id="766555875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794720615" name="Picture"/>
+                                <pic:cNvPr id="766555875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680026279" name="Picture">
+                        <wp:docPr id="18485239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680026279" name="Picture"/>
+                                <pic:cNvPr id="18485239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237029925" name="Picture">
+                        <wp:docPr id="829460608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237029925" name="Picture"/>
+                                <pic:cNvPr id="829460608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848090252" name="Picture">
+                        <wp:docPr id="369666642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848090252" name="Picture"/>
+                                <pic:cNvPr id="369666642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957151346" name="Picture">
+                        <wp:docPr id="217892131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957151346" name="Picture"/>
+                                <pic:cNvPr id="217892131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537169631" name="Picture">
+                        <wp:docPr id="394382868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537169631" name="Picture"/>
+                                <pic:cNvPr id="394382868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164762351" name="Picture">
+                        <wp:docPr id="327493085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164762351" name="Picture"/>
+                                <pic:cNvPr id="327493085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178586161" name="Picture">
+                        <wp:docPr id="1995651890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178586161" name="Picture"/>
+                                <pic:cNvPr id="1995651890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795225214" name="Picture">
+                        <wp:docPr id="1871614805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795225214" name="Picture"/>
+                                <pic:cNvPr id="1871614805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777703752" name="Picture">
+                        <wp:docPr id="43458776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777703752" name="Picture"/>
+                                <pic:cNvPr id="43458776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460732648" name="Picture">
+                  <wp:docPr id="1459772893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460732648" name="Picture"/>
+                          <pic:cNvPr id="1459772893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837499290" name="Picture">
+                  <wp:docPr id="536224364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837499290" name="Picture"/>
+                          <pic:cNvPr id="536224364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699177351" name="Picture">
+                  <wp:docPr id="1487009202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699177351" name="Picture"/>
+                          <pic:cNvPr id="1487009202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64748515" name="Picture">
+                  <wp:docPr id="2086907361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64748515" name="Picture"/>
+                          <pic:cNvPr id="2086907361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151695178" name="Picture">
+                  <wp:docPr id="1439610848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151695178" name="Picture"/>
+                          <pic:cNvPr id="1439610848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436191519" name="Picture">
+                  <wp:docPr id="517180716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436191519" name="Picture"/>
+                          <pic:cNvPr id="517180716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16269,57 +16269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="549139343" name="Picture">
+                        <wp:docPr id="436376553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="549139343" name="Picture"/>
+                                <pic:cNvPr id="436376553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17244,57 +17244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008482273" name="Picture">
+                        <wp:docPr id="1127607391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008482273" name="Picture"/>
+                                <pic:cNvPr id="1127607391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18653,57 +18653,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372676018" name="Picture">
+                  <wp:docPr id="1974011388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372676018" name="Picture"/>
+                          <pic:cNvPr id="1974011388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18742,57 +18742,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936251748" name="Picture">
+                  <wp:docPr id="431356205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936251748" name="Picture"/>
+                          <pic:cNvPr id="431356205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19422,57 +19422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687863796" name="Picture">
+                  <wp:docPr id="613677337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687863796" name="Picture"/>
+                          <pic:cNvPr id="613677337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20483,57 +20483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848987139" name="Picture">
+                  <wp:docPr id="891133762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848987139" name="Picture"/>
+                          <pic:cNvPr id="891133762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20586,57 +20586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926963208" name="Picture">
+                  <wp:docPr id="83245757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926963208" name="Picture"/>
+                          <pic:cNvPr id="83245757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21978,57 +21978,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796284514" name="Picture">
+                  <wp:docPr id="648472100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796284514" name="Picture"/>
+                          <pic:cNvPr id="648472100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23648,57 +23648,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341192311" name="Picture">
+                        <wp:docPr id="533612384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341192311" name="Picture"/>
+                                <pic:cNvPr id="533612384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25849,57 +25849,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364499976" name="Picture">
+                  <wp:docPr id="924752327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364499976" name="Picture"/>
+                          <pic:cNvPr id="924752327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25920,57 +25920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623625162" name="Picture">
+                  <wp:docPr id="862401519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623625162" name="Picture"/>
+                          <pic:cNvPr id="862401519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26399,57 +26399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834005592" name="Picture">
+                  <wp:docPr id="1593804708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834005592" name="Picture"/>
+                          <pic:cNvPr id="1593804708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27691,57 +27691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99624410" name="Picture">
+                  <wp:docPr id="229109346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99624410" name="Picture"/>
+                          <pic:cNvPr id="229109346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27780,57 +27780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126418749" name="Picture">
+                  <wp:docPr id="123034738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126418749" name="Picture"/>
+                          <pic:cNvPr id="123034738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28424,57 +28424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379849414" name="Picture">
+                  <wp:docPr id="624245147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379849414" name="Picture"/>
+                          <pic:cNvPr id="624245147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29422,57 +29422,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90575550" name="Picture">
+                  <wp:docPr id="2061865339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90575550" name="Picture"/>
+                          <pic:cNvPr id="2061865339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29525,57 +29525,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286233069" name="Picture">
+                  <wp:docPr id="2078900542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286233069" name="Picture"/>
+                          <pic:cNvPr id="2078900542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30902,57 +30902,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034520908" name="Picture">
+                  <wp:docPr id="653572994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034520908" name="Picture"/>
+                          <pic:cNvPr id="653572994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32045,57 +32045,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996972873" name="Picture">
+                        <wp:docPr id="609998041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996972873" name="Picture"/>
+                                <pic:cNvPr id="609998041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33406,57 +33406,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102065932" name="Picture">
+                  <wp:docPr id="661668731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102065932" name="Picture"/>
+                          <pic:cNvPr id="661668731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33495,57 +33495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905853356" name="Picture">
+                  <wp:docPr id="791355936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905853356" name="Picture"/>
+                          <pic:cNvPr id="791355936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34139,57 +34139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078650226" name="Picture">
+                  <wp:docPr id="1383344653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078650226" name="Picture"/>
+                          <pic:cNvPr id="1383344653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35137,57 +35137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572984222" name="Picture">
+                  <wp:docPr id="1055902607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572984222" name="Picture"/>
+                          <pic:cNvPr id="1055902607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35240,57 +35240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80309585" name="Picture">
+                  <wp:docPr id="314791763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80309585" name="Picture"/>
+                          <pic:cNvPr id="314791763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36617,57 +36617,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374904714" name="Picture">
+                  <wp:docPr id="1246476694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374904714" name="Picture"/>
+                          <pic:cNvPr id="1246476694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37760,57 +37760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1505718915" name="Picture">
+                        <wp:docPr id="912537995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1505718915" name="Picture"/>
+                                <pic:cNvPr id="912537995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39031,57 +39031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703278579" name="Picture">
+                  <wp:docPr id="1865860934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703278579" name="Picture"/>
+                          <pic:cNvPr id="1865860934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39111,57 +39111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869033831" name="Picture">
+                  <wp:docPr id="1697273528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869033831" name="Picture"/>
+                          <pic:cNvPr id="1697273528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39590,57 +39590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105922501" name="Picture">
+                  <wp:docPr id="110188265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105922501" name="Picture"/>
+                          <pic:cNvPr id="110188265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41185,57 +41185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048982733" name="Picture">
+                  <wp:docPr id="1275430780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048982733" name="Picture"/>
+                          <pic:cNvPr id="1275430780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41256,57 +41256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748295399" name="Picture">
+                  <wp:docPr id="2066585554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748295399" name="Picture"/>
+                          <pic:cNvPr id="2066585554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41670,57 +41670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891721104" name="Picture">
+                  <wp:docPr id="1996988480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891721104" name="Picture"/>
+                          <pic:cNvPr id="1996988480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>