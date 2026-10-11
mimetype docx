--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81034724" name="Picture">
+                  <wp:docPr id="421634844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81034724" name="Picture"/>
+                          <pic:cNvPr id="421634844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738216102" name="Picture">
+                  <wp:docPr id="1007219752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738216102" name="Picture"/>
+                          <pic:cNvPr id="1007219752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147235367" name="Picture">
+                        <wp:docPr id="1688036785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147235367" name="Picture"/>
+                                <pic:cNvPr id="1688036785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167991797" name="Picture">
+                  <wp:docPr id="118439183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167991797" name="Picture"/>
+                          <pic:cNvPr id="118439183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823434576" name="Picture">
+                  <wp:docPr id="569136091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823434576" name="Picture"/>
+                          <pic:cNvPr id="569136091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549210039" name="Picture">
+                  <wp:docPr id="1464562696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549210039" name="Picture"/>
+                          <pic:cNvPr id="1464562696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179169050" name="Picture">
+                  <wp:docPr id="1979107484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179169050" name="Picture"/>
+                          <pic:cNvPr id="1979107484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984004508" name="Picture">
+                  <wp:docPr id="1705571594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984004508" name="Picture"/>
+                          <pic:cNvPr id="1705571594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782177901" name="Picture">
+                        <wp:docPr id="993451832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782177901" name="Picture"/>
+                                <pic:cNvPr id="993451832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834425308" name="Picture">
+                        <wp:docPr id="1633907758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834425308" name="Picture"/>
+                                <pic:cNvPr id="1633907758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961890623" name="Picture">
+                        <wp:docPr id="585510135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961890623" name="Picture"/>
+                                <pic:cNvPr id="585510135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448713524" name="Picture">
+                        <wp:docPr id="877555009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448713524" name="Picture"/>
+                                <pic:cNvPr id="877555009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843759979" name="Picture">
+                        <wp:docPr id="1298808062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843759979" name="Picture"/>
+                                <pic:cNvPr id="1298808062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476015231" name="Picture">
+                        <wp:docPr id="265131470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476015231" name="Picture"/>
+                                <pic:cNvPr id="265131470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950802101" name="Picture">
+                        <wp:docPr id="1063987354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950802101" name="Picture"/>
+                                <pic:cNvPr id="1063987354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855462242" name="Picture">
+                        <wp:docPr id="1111006808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855462242" name="Picture"/>
+                                <pic:cNvPr id="1111006808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353363162" name="Picture">
+                        <wp:docPr id="1562011910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353363162" name="Picture"/>
+                                <pic:cNvPr id="1562011910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687748076" name="Picture">
+                        <wp:docPr id="1570018262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687748076" name="Picture"/>
+                                <pic:cNvPr id="1570018262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521618667" name="Picture">
+                        <wp:docPr id="1540437804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521618667" name="Picture"/>
+                                <pic:cNvPr id="1540437804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010870183" name="Picture">
+                        <wp:docPr id="905975384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010870183" name="Picture"/>
+                                <pic:cNvPr id="905975384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902149315" name="Picture">
+                        <wp:docPr id="1194238126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902149315" name="Picture"/>
+                                <pic:cNvPr id="1194238126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906110956" name="Picture">
+                        <wp:docPr id="733794452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906110956" name="Picture"/>
+                                <pic:cNvPr id="733794452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058575884" name="Picture">
+                        <wp:docPr id="797231589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058575884" name="Picture"/>
+                                <pic:cNvPr id="797231589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140406224" name="Picture">
+                  <wp:docPr id="1549791889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140406224" name="Picture"/>
+                          <pic:cNvPr id="1549791889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269253707" name="Picture">
+                  <wp:docPr id="152380119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269253707" name="Picture"/>
+                          <pic:cNvPr id="152380119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654055408" name="Picture">
+                  <wp:docPr id="935832502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654055408" name="Picture"/>
+                          <pic:cNvPr id="935832502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293903441" name="Picture">
+                  <wp:docPr id="402874600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293903441" name="Picture"/>
+                          <pic:cNvPr id="402874600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047027359" name="Picture">
+                  <wp:docPr id="249081483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047027359" name="Picture"/>
+                          <pic:cNvPr id="249081483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49838732" name="Picture">
+                  <wp:docPr id="1143097781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49838732" name="Picture"/>
+                          <pic:cNvPr id="1143097781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973899275" name="Picture">
+                        <wp:docPr id="603092318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973899275" name="Picture"/>
+                                <pic:cNvPr id="603092318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306234182" name="Picture">
+                  <wp:docPr id="959513956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306234182" name="Picture"/>
+                          <pic:cNvPr id="959513956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328818664" name="Picture">
+                  <wp:docPr id="1875382876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328818664" name="Picture"/>
+                          <pic:cNvPr id="1875382876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290898651" name="Picture">
+                  <wp:docPr id="1595982462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290898651" name="Picture"/>
+                          <pic:cNvPr id="1595982462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851178567" name="Picture">
+                  <wp:docPr id="750478324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851178567" name="Picture"/>
+                          <pic:cNvPr id="750478324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196318678" name="Picture">
+                  <wp:docPr id="2139607131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196318678" name="Picture"/>
+                          <pic:cNvPr id="2139607131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874823918" name="Picture">
+                  <wp:docPr id="1438992684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874823918" name="Picture"/>
+                          <pic:cNvPr id="1438992684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215965758" name="Picture">
+                        <wp:docPr id="1979916546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215965758" name="Picture"/>
+                                <pic:cNvPr id="1979916546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305008921" name="Picture">
+                        <wp:docPr id="348044183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305008921" name="Picture"/>
+                                <pic:cNvPr id="348044183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786158464" name="Picture">
+                  <wp:docPr id="226829404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786158464" name="Picture"/>
+                          <pic:cNvPr id="226829404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311370616" name="Picture">
+                  <wp:docPr id="822712775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311370616" name="Picture"/>
+                          <pic:cNvPr id="822712775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874265175" name="Picture">
+                  <wp:docPr id="2011560488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874265175" name="Picture"/>
+                          <pic:cNvPr id="2011560488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591850696" name="Picture">
+                  <wp:docPr id="1806850063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591850696" name="Picture"/>
+                          <pic:cNvPr id="1806850063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360822284" name="Picture">
+                  <wp:docPr id="2115340137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360822284" name="Picture"/>
+                          <pic:cNvPr id="2115340137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206912296" name="Picture">
+                  <wp:docPr id="1245886126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206912296" name="Picture"/>
+                          <pic:cNvPr id="1245886126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001497217" name="Picture">
+                        <wp:docPr id="1236900454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001497217" name="Picture"/>
+                                <pic:cNvPr id="1236900454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33308,57 +33308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823909257" name="Picture">
+                  <wp:docPr id="2084025061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823909257" name="Picture"/>
+                          <pic:cNvPr id="2084025061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33397,57 +33397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730103842" name="Picture">
+                  <wp:docPr id="1041884287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730103842" name="Picture"/>
+                          <pic:cNvPr id="1041884287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34041,57 +34041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496474745" name="Picture">
+                  <wp:docPr id="1005986672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496474745" name="Picture"/>
+                          <pic:cNvPr id="1005986672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35039,57 +35039,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141275946" name="Picture">
+                  <wp:docPr id="1358248969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141275946" name="Picture"/>
+                          <pic:cNvPr id="1358248969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35142,57 +35142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611075924" name="Picture">
+                  <wp:docPr id="1657516984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611075924" name="Picture"/>
+                          <pic:cNvPr id="1657516984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36519,57 +36519,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644111212" name="Picture">
+                  <wp:docPr id="1076014172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644111212" name="Picture"/>
+                          <pic:cNvPr id="1076014172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37662,57 +37662,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937943462" name="Picture">
+                        <wp:docPr id="2125567265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937943462" name="Picture"/>
+                                <pic:cNvPr id="2125567265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39030,57 +39030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014562114" name="Picture">
+                  <wp:docPr id="1029070058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014562114" name="Picture"/>
+                          <pic:cNvPr id="1029070058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506104957" name="Picture">
+                  <wp:docPr id="1337777916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506104957" name="Picture"/>
+                          <pic:cNvPr id="1337777916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39751,57 +39751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81373851" name="Picture">
+                  <wp:docPr id="1084291650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81373851" name="Picture"/>
+                          <pic:cNvPr id="1084291650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40695,57 +40695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482816157" name="Picture">
+                  <wp:docPr id="1466688770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482816157" name="Picture"/>
+                          <pic:cNvPr id="1466688770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40807,57 +40807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243879098" name="Picture">
+                  <wp:docPr id="1048118700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243879098" name="Picture"/>
+                          <pic:cNvPr id="1048118700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42466,57 +42466,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635109556" name="Picture">
+                  <wp:docPr id="1781110483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635109556" name="Picture"/>
+                          <pic:cNvPr id="1781110483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43645,57 +43645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224983209" name="Picture">
+                  <wp:docPr id="165569909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224983209" name="Picture"/>
+                          <pic:cNvPr id="165569909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43725,57 +43725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810412516" name="Picture">
+                  <wp:docPr id="1381279966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810412516" name="Picture"/>
+                          <pic:cNvPr id="1381279966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44213,57 +44213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947920769" name="Picture">
+                  <wp:docPr id="1673001681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947920769" name="Picture"/>
+                          <pic:cNvPr id="1673001681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>