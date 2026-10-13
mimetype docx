--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976576316" name="Picture">
+                  <wp:docPr id="994784527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976576316" name="Picture"/>
+                          <pic:cNvPr id="994784527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626172619" name="Picture">
+                  <wp:docPr id="1424464352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626172619" name="Picture"/>
+                          <pic:cNvPr id="1424464352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382381782" name="Picture">
+                        <wp:docPr id="529265137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382381782" name="Picture"/>
+                                <pic:cNvPr id="529265137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057058902" name="Picture">
+                  <wp:docPr id="1179122376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057058902" name="Picture"/>
+                          <pic:cNvPr id="1179122376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864545386" name="Picture">
+                  <wp:docPr id="894388490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864545386" name="Picture"/>
+                          <pic:cNvPr id="894388490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009485579" name="Picture">
+                  <wp:docPr id="1706958045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009485579" name="Picture"/>
+                          <pic:cNvPr id="1706958045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126235020" name="Picture">
+                  <wp:docPr id="1731373225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126235020" name="Picture"/>
+                          <pic:cNvPr id="1731373225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886277649" name="Picture">
+                  <wp:docPr id="1305488802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886277649" name="Picture"/>
+                          <pic:cNvPr id="1305488802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106401304" name="Picture">
+                        <wp:docPr id="525146352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106401304" name="Picture"/>
+                                <pic:cNvPr id="525146352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169139381" name="Picture">
+                        <wp:docPr id="584499380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169139381" name="Picture"/>
+                                <pic:cNvPr id="584499380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690848161" name="Picture">
+                        <wp:docPr id="1506296069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690848161" name="Picture"/>
+                                <pic:cNvPr id="1506296069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306649417" name="Picture">
+                        <wp:docPr id="1287769488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306649417" name="Picture"/>
+                                <pic:cNvPr id="1287769488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233333632" name="Picture">
+                        <wp:docPr id="2074349971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233333632" name="Picture"/>
+                                <pic:cNvPr id="2074349971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500871425" name="Picture">
+                        <wp:docPr id="411431653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500871425" name="Picture"/>
+                                <pic:cNvPr id="411431653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084241757" name="Picture">
+                        <wp:docPr id="1861638671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084241757" name="Picture"/>
+                                <pic:cNvPr id="1861638671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127665687" name="Picture">
+                        <wp:docPr id="1609233144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127665687" name="Picture"/>
+                                <pic:cNvPr id="1609233144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296198286" name="Picture">
+                        <wp:docPr id="1895057618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296198286" name="Picture"/>
+                                <pic:cNvPr id="1895057618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9849,51 +9849,51 @@
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="28"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 Risques technologiques identifiés : </w:t>
+                    <w:t xml:space="preserve">3 Risques technologiques identifiés : </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="140"/>
         </w:trPr>
@@ -10204,57 +10204,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261506138" name="Picture">
+                        <wp:docPr id="1937289265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261506138" name="Picture"/>
+                                <pic:cNvPr id="1937289265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10508,100 +10508,100 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="22"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">CANALISATIONS DE TRANSPORT DE MATIÈRES DANGEREUSES</w:t>
+                    <w:t xml:space="preserve">INSTALLATIONS INDUSTRIELLES CLASSÉES (ICPE)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270573051" name="Picture">
+                        <wp:docPr id="1331103909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270573051" name="Picture"/>
+                                <pic:cNvPr id="1331103909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10997,57 +10997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000624980" name="Picture">
+                        <wp:docPr id="1178517941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000624980" name="Picture"/>
+                                <pic:cNvPr id="1178517941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11420,51 +11420,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="800"/>
+          <w:trHeight w:hRule="atLeast" w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -11629,57 +11629,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756057107" name="Picture">
+                        <wp:docPr id="1015246921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756057107" name="Picture"/>
+                                <pic:cNvPr id="1015246921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11933,100 +11933,100 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="22"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">POLLUTION DES SOLS</w:t>
+                    <w:t xml:space="preserve">CANALISATIONS DE TRANSPORT DE MATIÈRES DANGEREUSES</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400327022" name="Picture">
+                        <wp:docPr id="483485137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400327022" name="Picture"/>
+                                <pic:cNvPr id="483485137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12311,51 +12311,51 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="180"/>
+                <w:trHeight w:hRule="atLeast" w:val="260"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -12395,121 +12395,1546 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="3"/>
-                  <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125016305" name="Picture">
+                        <wp:docPr id="60093380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125016305" name="Picture"/>
+                                <pic:cNvPr id="60093380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="800"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="780"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="3860"/>
+              <w:gridCol w:w="2520"/>
+              <w:gridCol w:w="300"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="1980"/>
+              <w:gridCol w:w="340"/>
+              <w:gridCol w:w="60"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="495300" cy="495300"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="854351183" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="854351183" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_12_1.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="2564" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="495300" cy="495300"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="16"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">sur ma commune :</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="280"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="22"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">POLLUTION DES SOLS</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1865275676" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1865275676" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_12_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="180"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="3"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="1511300" cy="165100"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1384788065" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1384788065" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="57983" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="1511300" cy="165100"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="80"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -12707,51 +14132,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="6580"/>
+          <w:trHeight w:hRule="exact" w:val="5520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -13287,57 +14712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169198293" name="Picture">
+                  <wp:docPr id="62639534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169198293" name="Picture"/>
+                          <pic:cNvPr id="62639534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +14801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789591204" name="Picture">
+                  <wp:docPr id="603121043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789591204" name="Picture"/>
+                          <pic:cNvPr id="603121043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +15445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409109943" name="Picture">
+                  <wp:docPr id="1670334232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409109943" name="Picture"/>
+                          <pic:cNvPr id="1670334232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +16673,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934826254" name="Picture">
+                  <wp:docPr id="2097869669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934826254" name="Picture"/>
+                          <pic:cNvPr id="2097869669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +16776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072484837" name="Picture">
+                  <wp:docPr id="214994273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072484837" name="Picture"/>
+                          <pic:cNvPr id="214994273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16732,57 +18157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69238380" name="Picture">
+                  <wp:docPr id="297435126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69238380" name="Picture"/>
+                          <pic:cNvPr id="297435126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17875,57 +19300,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355178517" name="Picture">
+                        <wp:docPr id="416673101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355178517" name="Picture"/>
+                                <pic:cNvPr id="416673101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19264,57 +20689,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895996390" name="Picture">
+                  <wp:docPr id="1714088571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895996390" name="Picture"/>
+                          <pic:cNvPr id="1714088571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19353,57 +20778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200070801" name="Picture">
+                  <wp:docPr id="1113973939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200070801" name="Picture"/>
+                          <pic:cNvPr id="1113973939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19997,57 +21422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759107891" name="Picture">
+                  <wp:docPr id="1970132535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759107891" name="Picture"/>
+                          <pic:cNvPr id="1970132535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20995,57 +22420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698329351" name="Picture">
+                  <wp:docPr id="776075565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698329351" name="Picture"/>
+                          <pic:cNvPr id="776075565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21098,57 +22523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493272889" name="Picture">
+                  <wp:docPr id="1141997145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493272889" name="Picture"/>
+                          <pic:cNvPr id="1141997145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22475,57 +23900,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925824487" name="Picture">
+                  <wp:docPr id="578823051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925824487" name="Picture"/>
+                          <pic:cNvPr id="578823051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23618,57 +25043,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333539350" name="Picture">
+                        <wp:docPr id="1719948066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333539350" name="Picture"/>
+                                <pic:cNvPr id="1719948066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24979,57 +26404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895144089" name="Picture">
+                  <wp:docPr id="1169930242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895144089" name="Picture"/>
+                          <pic:cNvPr id="1169930242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25068,57 +26493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491922110" name="Picture">
+                  <wp:docPr id="1258872643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491922110" name="Picture"/>
+                          <pic:cNvPr id="1258872643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25712,57 +27137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213878024" name="Picture">
+                  <wp:docPr id="1335402976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213878024" name="Picture"/>
+                          <pic:cNvPr id="1335402976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26710,57 +28135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083636357" name="Picture">
+                  <wp:docPr id="280371270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083636357" name="Picture"/>
+                          <pic:cNvPr id="280371270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26813,57 +28238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289580079" name="Picture">
+                  <wp:docPr id="1902201725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289580079" name="Picture"/>
+                          <pic:cNvPr id="1902201725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28190,57 +29615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146936284" name="Picture">
+                  <wp:docPr id="671714218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146936284" name="Picture"/>
+                          <pic:cNvPr id="671714218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29333,57 +30758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450539908" name="Picture">
+                        <wp:docPr id="1171932081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450539908" name="Picture"/>
+                                <pic:cNvPr id="1171932081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30388,82 +31813,5596 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="40"/>
+        <w:gridCol w:w="300"/>
+        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="680"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="200"/>
+        <w:gridCol w:w="800"/>
+        <w:gridCol w:w="220"/>
+        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="320"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="1320"/>
+        <w:gridCol w:w="780"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="40"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="280"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+              <w:pageBreakBefore/>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1016000" cy="876300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="196519847" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="196519847" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_0_0.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="5000" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1016000" cy="876300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="508000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="484879019" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="484879019" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_2.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="40000"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="508000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000091"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60190 Moyvillers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="368300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1800957008" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1800957008" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_4.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="24137"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="368300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="1060"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="22"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque lié aux installations industrielles classées (ICPE) sur Moyvillers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque sur la commune</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="950895410" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="950895410" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_16.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="450991372" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="450991372" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="2060"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les installations classées pour la protection de l'environnement (ICPE) sont les exploitations industrielles ou agricoles susceptibles de créer des risques ou de provoquer des pollutions ou nuisances, notamment pour la sécurité et la santé des riverains.</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Les établissements Seveso stockent ou manipulent des quantités importantes de substances et mélanges dangereux.</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Les établissements Seveso seuil haut stockent plus de substances et mélanges dangereux que les établissements Seveso seuil bas.</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Les établissements relevant des rubriques 4XXX sont des établissements qui stockent ou manipulent des substances et mélanges dangereux et sont autorisés ou enregistrés pour cette activité.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="2984500" cy="1358900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="342205582" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="342205582" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_15.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="851" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2984500" cy="1358900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les types de risques installations industrielles classées (ICPE) sur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="200"/>
+              <w:gridCol w:w="5480"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">1 entreprise(s) SEVESO seuil haut sur la commune</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="460"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="960"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="980"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="18"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations détaillées :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E5E5E5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1780"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="40"/>
         <w:gridCol w:w="1600"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="1860"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -30691,57 +37630,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319230567" name="Picture">
+                  <wp:docPr id="1450427968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319230567" name="Picture"/>
+                          <pic:cNvPr id="1450427968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30780,57 +37719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752720156" name="Picture">
+                  <wp:docPr id="72147895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752720156" name="Picture"/>
+                          <pic:cNvPr id="72147895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +38342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295871317" name="Picture">
+                  <wp:docPr id="2089305667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295871317" name="Picture"/>
+                          <pic:cNvPr id="2089305667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32320,61 +39259,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908618380" name="Picture">
+                  <wp:docPr id="484590589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908618380" name="Picture"/>
+                          <pic:cNvPr id="484590589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_5_11.jpg"/>
+                          <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -32423,61 +39362,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547277751" name="Picture">
+                  <wp:docPr id="1104768273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547277751" name="Picture"/>
+                          <pic:cNvPr id="1104768273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -33746,61 +40685,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304971314" name="Picture">
+                  <wp:docPr id="1723255607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304971314" name="Picture"/>
+                          <pic:cNvPr id="1723255607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_5_10.png"/>
+                          <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -34246,52 +41185,52 @@
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="1780"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -34528,57 +41467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517324537" name="Picture">
+                  <wp:docPr id="1821217557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517324537" name="Picture"/>
+                          <pic:cNvPr id="1821217557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34617,57 +41556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743822847" name="Picture">
+                  <wp:docPr id="1914858539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743822847" name="Picture"/>
+                          <pic:cNvPr id="1914858539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35249,57 +42188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725264465" name="Picture">
+                  <wp:docPr id="888246329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725264465" name="Picture"/>
+                          <pic:cNvPr id="888246329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36193,61 +43132,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608969025" name="Picture">
+                  <wp:docPr id="700249929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608969025" name="Picture"/>
+                          <pic:cNvPr id="700249929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_6_13.jpg"/>
+                          <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -36305,61 +43244,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260328568" name="Picture">
+                  <wp:docPr id="1844395217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260328568" name="Picture"/>
+                          <pic:cNvPr id="1844395217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_6_7.png"/>
+                          <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -37546,51 +44485,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">5 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">6 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -37964,61 +44903,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129096907" name="Picture">
+                  <wp:docPr id="967611525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129096907" name="Picture"/>
+                          <pic:cNvPr id="967611525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_6_12.png"/>
+                          <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -38942,52 +45881,52 @@
         <w:gridCol w:w="480"/>
         <w:gridCol w:w="1600"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="1240"/>
         <w:gridCol w:w="640"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkStart w:id="9" w:name="JR_PAGE_ANCHOR_0_9"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -39143,57 +46082,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080037480" name="Picture">
+                  <wp:docPr id="1446904328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080037480" name="Picture"/>
+                          <pic:cNvPr id="1446904328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39223,57 +46162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095760476" name="Picture">
+                  <wp:docPr id="1069253150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095760476" name="Picture"/>
+                          <pic:cNvPr id="1069253150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39711,57 +46650,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697395064" name="Picture">
+                  <wp:docPr id="567887521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697395064" name="Picture"/>
+                          <pic:cNvPr id="567887521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40562,51 +47501,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">6 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -40973,642 +47912,800 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4020884" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP4020884</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SA Sucrerie et Distillerie de Francières</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4020726" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP4020726</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intermarché</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4020725" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP4020725</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garage de l'avenir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4020724" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP4020724</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Station LBC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4020723" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP4020723</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Station service TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="9900"/>
+          <w:trHeight w:hRule="exact" w:val="9660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -41855,52 +48952,52 @@
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
-      <w:bookmarkStart w:id="9" w:name="JR_PAGE_ANCHOR_0_9"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="10" w:name="JR_PAGE_ANCHOR_0_10"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="header1"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="400" w:right="400" w:bottom="40" w:left="400" w:header="0" w:footer="0" w:gutter="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
  </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
@@ -42072,50 +49169,72 @@
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_CH">
     <w:name w:val="Table 1_CH"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_TD">
     <w:name w:val="Table 1_TD"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="tableRow">
+    <w:name w:val="tableRow"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Style1"/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="tableRow|01">
+    <w:name w:val="tableRow|01"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Style1"/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|10">
@@ -42139,68 +49258,74 @@
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
  <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
+ <Relationship Id="img_0_1_12_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_1.png"/>
+ <Relationship Id="img_0_1_12_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_3.png"/>
+ <Relationship Id="img_0_1_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.jpg"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.png"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
- <Relationship Id="img_0_5_11.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_11.jpg"/>
+ <Relationship Id="img_0_5_16.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_16.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
- <Relationship Id="img_0_5_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_10.png"/>
- <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
+ <Relationship Id="img_0_5_15.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_15.png"/>
+ <Relationship Id="img_0_6_11.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_11.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
- <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
+ <Relationship Id="img_0_6_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_10.png"/>
+ <Relationship Id="img_0_7_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.jpg"/>
+ <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
+ <Relationship Id="img_0_7_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>