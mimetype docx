--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774039797" name="Picture">
+                  <wp:docPr id="1956775006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774039797" name="Picture"/>
+                          <pic:cNvPr id="1956775006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80209857" name="Picture">
+                  <wp:docPr id="1916119695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80209857" name="Picture"/>
+                          <pic:cNvPr id="1916119695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618175803" name="Picture">
+                        <wp:docPr id="423637602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618175803" name="Picture"/>
+                                <pic:cNvPr id="423637602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799784989" name="Picture">
+                  <wp:docPr id="1896840937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799784989" name="Picture"/>
+                          <pic:cNvPr id="1896840937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2299032" name="Picture">
+                  <wp:docPr id="190070308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2299032" name="Picture"/>
+                          <pic:cNvPr id="190070308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002833548" name="Picture">
+                  <wp:docPr id="979380483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002833548" name="Picture"/>
+                          <pic:cNvPr id="979380483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041121717" name="Picture">
+                  <wp:docPr id="1052837006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041121717" name="Picture"/>
+                          <pic:cNvPr id="1052837006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339892065" name="Picture">
+                  <wp:docPr id="572867179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339892065" name="Picture"/>
+                          <pic:cNvPr id="572867179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84096672" name="Picture">
+                        <wp:docPr id="1403640546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84096672" name="Picture"/>
+                                <pic:cNvPr id="1403640546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045957462" name="Picture">
+                        <wp:docPr id="588720048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045957462" name="Picture"/>
+                                <pic:cNvPr id="588720048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192686582" name="Picture">
+                        <wp:docPr id="102748625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192686582" name="Picture"/>
+                                <pic:cNvPr id="102748625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105953375" name="Picture">
+                        <wp:docPr id="1531367843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105953375" name="Picture"/>
+                                <pic:cNvPr id="1531367843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088688410" name="Picture">
+                        <wp:docPr id="898722145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088688410" name="Picture"/>
+                                <pic:cNvPr id="898722145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602961742" name="Picture">
+                        <wp:docPr id="1942862030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602961742" name="Picture"/>
+                                <pic:cNvPr id="1942862030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603301995" name="Picture">
+                        <wp:docPr id="600031579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603301995" name="Picture"/>
+                                <pic:cNvPr id="600031579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097965835" name="Picture">
+                        <wp:docPr id="368190490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097965835" name="Picture"/>
+                                <pic:cNvPr id="368190490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563635375" name="Picture">
+                        <wp:docPr id="645707077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563635375" name="Picture"/>
+                                <pic:cNvPr id="645707077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627526920" name="Picture">
+                        <wp:docPr id="2105514638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627526920" name="Picture"/>
+                                <pic:cNvPr id="2105514638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654254272" name="Picture">
+                        <wp:docPr id="1387511307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654254272" name="Picture"/>
+                                <pic:cNvPr id="1387511307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511088238" name="Picture">
+                        <wp:docPr id="406673000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511088238" name="Picture"/>
+                                <pic:cNvPr id="406673000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981183528" name="Picture">
+                        <wp:docPr id="394849130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981183528" name="Picture"/>
+                                <pic:cNvPr id="394849130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366105709" name="Picture">
+                        <wp:docPr id="421265037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366105709" name="Picture"/>
+                                <pic:cNvPr id="421265037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967972265" name="Picture">
+                        <wp:docPr id="2064226269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967972265" name="Picture"/>
+                                <pic:cNvPr id="2064226269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618700862" name="Picture">
+                  <wp:docPr id="1064183704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618700862" name="Picture"/>
+                          <pic:cNvPr id="1064183704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930348233" name="Picture">
+                  <wp:docPr id="1970245166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930348233" name="Picture"/>
+                          <pic:cNvPr id="1970245166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487478108" name="Picture">
+                  <wp:docPr id="492699307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487478108" name="Picture"/>
+                          <pic:cNvPr id="492699307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591074220" name="Picture">
+                  <wp:docPr id="111631016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591074220" name="Picture"/>
+                          <pic:cNvPr id="111631016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567332628" name="Picture">
+                  <wp:docPr id="1769230500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567332628" name="Picture"/>
+                          <pic:cNvPr id="1769230500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513998425" name="Picture">
+                  <wp:docPr id="131378987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513998425" name="Picture"/>
+                          <pic:cNvPr id="131378987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157024641" name="Picture">
+                        <wp:docPr id="508130173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157024641" name="Picture"/>
+                                <pic:cNvPr id="508130173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106066448" name="Picture">
+                  <wp:docPr id="1188009895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106066448" name="Picture"/>
+                          <pic:cNvPr id="1188009895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174547529" name="Picture">
+                  <wp:docPr id="1037708274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174547529" name="Picture"/>
+                          <pic:cNvPr id="1037708274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878333387" name="Picture">
+                  <wp:docPr id="1759339951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878333387" name="Picture"/>
+                          <pic:cNvPr id="1759339951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806521284" name="Picture">
+                  <wp:docPr id="1250451663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806521284" name="Picture"/>
+                          <pic:cNvPr id="1250451663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180613368" name="Picture">
+                  <wp:docPr id="714723927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180613368" name="Picture"/>
+                          <pic:cNvPr id="714723927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918127061" name="Picture">
+                  <wp:docPr id="401165120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918127061" name="Picture"/>
+                          <pic:cNvPr id="401165120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664524219" name="Picture">
+                        <wp:docPr id="1787593603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664524219" name="Picture"/>
+                                <pic:cNvPr id="1787593603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084527434" name="Picture">
+                  <wp:docPr id="1959139828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084527434" name="Picture"/>
+                          <pic:cNvPr id="1959139828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827105557" name="Picture">
+                  <wp:docPr id="712787699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827105557" name="Picture"/>
+                          <pic:cNvPr id="712787699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237855786" name="Picture">
+                  <wp:docPr id="856131805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237855786" name="Picture"/>
+                          <pic:cNvPr id="856131805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000893236" name="Picture">
+                  <wp:docPr id="1378541648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000893236" name="Picture"/>
+                          <pic:cNvPr id="1378541648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012534851" name="Picture">
+                  <wp:docPr id="5076397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012534851" name="Picture"/>
+                          <pic:cNvPr id="5076397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005125222" name="Picture">
+                  <wp:docPr id="487236355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005125222" name="Picture"/>
+                          <pic:cNvPr id="487236355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783438628" name="Picture">
+                        <wp:docPr id="606422030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783438628" name="Picture"/>
+                                <pic:cNvPr id="606422030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668458745" name="Picture">
+                  <wp:docPr id="275431522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668458745" name="Picture"/>
+                          <pic:cNvPr id="275431522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353586565" name="Picture">
+                  <wp:docPr id="751425342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353586565" name="Picture"/>
+                          <pic:cNvPr id="751425342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688129904" name="Picture">
+                  <wp:docPr id="583201693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688129904" name="Picture"/>
+                          <pic:cNvPr id="583201693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476945702" name="Picture">
+                  <wp:docPr id="748615325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476945702" name="Picture"/>
+                          <pic:cNvPr id="748615325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996991326" name="Picture">
+                  <wp:docPr id="1952768358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996991326" name="Picture"/>
+                          <pic:cNvPr id="1952768358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535599712" name="Picture">
+                  <wp:docPr id="996761857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535599712" name="Picture"/>
+                          <pic:cNvPr id="996761857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626766432" name="Picture">
+                        <wp:docPr id="1257786313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626766432" name="Picture"/>
+                                <pic:cNvPr id="1257786313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265778026" name="Picture">
+                  <wp:docPr id="1163844244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265778026" name="Picture"/>
+                          <pic:cNvPr id="1163844244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859983574" name="Picture">
+                  <wp:docPr id="1299216373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859983574" name="Picture"/>
+                          <pic:cNvPr id="1299216373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232128383" name="Picture">
+                  <wp:docPr id="1035889183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232128383" name="Picture"/>
+                          <pic:cNvPr id="1035889183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879610159" name="Picture">
+                  <wp:docPr id="1311047206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879610159" name="Picture"/>
+                          <pic:cNvPr id="1311047206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709230766" name="Picture">
+                  <wp:docPr id="557911579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709230766" name="Picture"/>
+                          <pic:cNvPr id="557911579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355349390" name="Picture">
+                  <wp:docPr id="74255347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355349390" name="Picture"/>
+                          <pic:cNvPr id="74255347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150507213" name="Picture">
+                  <wp:docPr id="1383569377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150507213" name="Picture"/>
+                          <pic:cNvPr id="1383569377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204535018" name="Picture">
+                  <wp:docPr id="559551833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204535018" name="Picture"/>
+                          <pic:cNvPr id="559551833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7673635" name="Picture">
+                  <wp:docPr id="360399715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7673635" name="Picture"/>
+                          <pic:cNvPr id="360399715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>