--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667416460" name="Picture">
+                  <wp:docPr id="1591281645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667416460" name="Picture"/>
+                          <pic:cNvPr id="1591281645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233811409" name="Picture">
+                  <wp:docPr id="170216900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233811409" name="Picture"/>
+                          <pic:cNvPr id="170216900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101332922" name="Picture">
+                        <wp:docPr id="424925334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101332922" name="Picture"/>
+                                <pic:cNvPr id="424925334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141934411" name="Picture">
+                  <wp:docPr id="1811620237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141934411" name="Picture"/>
+                          <pic:cNvPr id="1811620237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720512272" name="Picture">
+                  <wp:docPr id="1611942335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720512272" name="Picture"/>
+                          <pic:cNvPr id="1611942335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184343551" name="Picture">
+                  <wp:docPr id="2138794854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184343551" name="Picture"/>
+                          <pic:cNvPr id="2138794854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840928227" name="Picture">
+                  <wp:docPr id="1773275669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840928227" name="Picture"/>
+                          <pic:cNvPr id="1773275669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834540171" name="Picture">
+                  <wp:docPr id="911555558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834540171" name="Picture"/>
+                          <pic:cNvPr id="911555558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428391430" name="Picture">
+                        <wp:docPr id="134057046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428391430" name="Picture"/>
+                                <pic:cNvPr id="134057046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753924328" name="Picture">
+                        <wp:docPr id="2055790257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753924328" name="Picture"/>
+                                <pic:cNvPr id="2055790257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45420723" name="Picture">
+                        <wp:docPr id="362749855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45420723" name="Picture"/>
+                                <pic:cNvPr id="362749855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293129651" name="Picture">
+                        <wp:docPr id="706048102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293129651" name="Picture"/>
+                                <pic:cNvPr id="706048102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089749800" name="Picture">
+                        <wp:docPr id="1734200094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089749800" name="Picture"/>
+                                <pic:cNvPr id="1734200094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331829103" name="Picture">
+                        <wp:docPr id="1045495338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331829103" name="Picture"/>
+                                <pic:cNvPr id="1045495338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57288797" name="Picture">
+                        <wp:docPr id="1675952163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57288797" name="Picture"/>
+                                <pic:cNvPr id="1675952163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418086147" name="Picture">
+                        <wp:docPr id="2062710175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418086147" name="Picture"/>
+                                <pic:cNvPr id="2062710175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89826563" name="Picture">
+                        <wp:docPr id="2081435387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89826563" name="Picture"/>
+                                <pic:cNvPr id="2081435387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152098845" name="Picture">
+                        <wp:docPr id="716750592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152098845" name="Picture"/>
+                                <pic:cNvPr id="716750592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101755406" name="Picture">
+                        <wp:docPr id="864094207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101755406" name="Picture"/>
+                                <pic:cNvPr id="864094207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940065255" name="Picture">
+                        <wp:docPr id="105604590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940065255" name="Picture"/>
+                                <pic:cNvPr id="105604590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243071424" name="Picture">
+                        <wp:docPr id="260269765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243071424" name="Picture"/>
+                                <pic:cNvPr id="260269765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504285439" name="Picture">
+                        <wp:docPr id="1483952675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504285439" name="Picture"/>
+                                <pic:cNvPr id="1483952675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710991116" name="Picture">
+                        <wp:docPr id="535384834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710991116" name="Picture"/>
+                                <pic:cNvPr id="535384834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276073135" name="Picture">
+                  <wp:docPr id="468970718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276073135" name="Picture"/>
+                          <pic:cNvPr id="468970718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51305299" name="Picture">
+                  <wp:docPr id="446616182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51305299" name="Picture"/>
+                          <pic:cNvPr id="446616182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319765327" name="Picture">
+                  <wp:docPr id="627296866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319765327" name="Picture"/>
+                          <pic:cNvPr id="627296866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134681834" name="Picture">
+                  <wp:docPr id="1250247767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134681834" name="Picture"/>
+                          <pic:cNvPr id="1250247767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196668779" name="Picture">
+                  <wp:docPr id="1280149334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196668779" name="Picture"/>
+                          <pic:cNvPr id="1280149334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532753237" name="Picture">
+                  <wp:docPr id="1946314437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532753237" name="Picture"/>
+                          <pic:cNvPr id="1946314437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478817127" name="Picture">
+                        <wp:docPr id="1380289328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478817127" name="Picture"/>
+                                <pic:cNvPr id="1380289328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19376,57 +19376,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511886349" name="Picture">
+                        <wp:docPr id="1603892132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511886349" name="Picture"/>
+                                <pic:cNvPr id="1603892132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20639,57 +20639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391988669" name="Picture">
+                  <wp:docPr id="1756006571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391988669" name="Picture"/>
+                          <pic:cNvPr id="1756006571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20719,57 +20719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62537256" name="Picture">
+                  <wp:docPr id="1877906877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62537256" name="Picture"/>
+                          <pic:cNvPr id="1877906877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21264,57 +21264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330620800" name="Picture">
+                  <wp:docPr id="2120107185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330620800" name="Picture"/>
+                          <pic:cNvPr id="2120107185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22419,57 +22419,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985748726" name="Picture">
+                        <wp:docPr id="1793340939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985748726" name="Picture"/>
+                                <pic:cNvPr id="1793340939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25021,57 +25021,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697347911" name="Picture">
+                  <wp:docPr id="1336424604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697347911" name="Picture"/>
+                          <pic:cNvPr id="1336424604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25110,57 +25110,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647054291" name="Picture">
+                  <wp:docPr id="892138208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647054291" name="Picture"/>
+                          <pic:cNvPr id="892138208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25754,57 +25754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373802259" name="Picture">
+                  <wp:docPr id="2117324320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373802259" name="Picture"/>
+                          <pic:cNvPr id="2117324320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26752,57 +26752,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478021813" name="Picture">
+                  <wp:docPr id="974020267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478021813" name="Picture"/>
+                          <pic:cNvPr id="974020267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26855,57 +26855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321336561" name="Picture">
+                  <wp:docPr id="1747918189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321336561" name="Picture"/>
+                          <pic:cNvPr id="1747918189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28234,57 +28234,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986299338" name="Picture">
+                  <wp:docPr id="1133095080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986299338" name="Picture"/>
+                          <pic:cNvPr id="1133095080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29359,57 +29359,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462741255" name="Picture">
+                        <wp:docPr id="1753175801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462741255" name="Picture"/>
+                                <pic:cNvPr id="1753175801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30712,57 +30712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615942143" name="Picture">
+                  <wp:docPr id="1574287801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615942143" name="Picture"/>
+                          <pic:cNvPr id="1574287801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30801,57 +30801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108068863" name="Picture">
+                  <wp:docPr id="135123925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108068863" name="Picture"/>
+                          <pic:cNvPr id="135123925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992044241" name="Picture">
+                  <wp:docPr id="441943219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992044241" name="Picture"/>
+                          <pic:cNvPr id="441943219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32443,57 +32443,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885804244" name="Picture">
+                  <wp:docPr id="1623898902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885804244" name="Picture"/>
+                          <pic:cNvPr id="1623898902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224234514" name="Picture">
+                  <wp:docPr id="301224502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224234514" name="Picture"/>
+                          <pic:cNvPr id="301224502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33927,57 +33927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281057124" name="Picture">
+                  <wp:docPr id="20702941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281057124" name="Picture"/>
+                          <pic:cNvPr id="20702941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35070,57 +35070,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019943578" name="Picture">
+                        <wp:docPr id="1903830204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019943578" name="Picture"/>
+                                <pic:cNvPr id="1903830204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36459,57 +36459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681886160" name="Picture">
+                  <wp:docPr id="799615296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681886160" name="Picture"/>
+                          <pic:cNvPr id="799615296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36548,57 +36548,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747712161" name="Picture">
+                  <wp:docPr id="1687961303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747712161" name="Picture"/>
+                          <pic:cNvPr id="1687961303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37192,57 +37192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222039593" name="Picture">
+                  <wp:docPr id="1844208204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222039593" name="Picture"/>
+                          <pic:cNvPr id="1844208204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38190,57 +38190,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026164003" name="Picture">
+                  <wp:docPr id="1919695060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026164003" name="Picture"/>
+                          <pic:cNvPr id="1919695060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38293,57 +38293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810771076" name="Picture">
+                  <wp:docPr id="1634729089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810771076" name="Picture"/>
+                          <pic:cNvPr id="1634729089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39670,57 +39670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493453861" name="Picture">
+                  <wp:docPr id="1074239436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493453861" name="Picture"/>
+                          <pic:cNvPr id="1074239436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40813,57 +40813,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939571559" name="Picture">
+                        <wp:docPr id="16252396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939571559" name="Picture"/>
+                                <pic:cNvPr id="16252396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42174,57 +42174,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142969941" name="Picture">
+                  <wp:docPr id="2092082121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142969941" name="Picture"/>
+                          <pic:cNvPr id="2092082121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42263,57 +42263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845017697" name="Picture">
+                  <wp:docPr id="904692702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845017697" name="Picture"/>
+                          <pic:cNvPr id="904692702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42907,57 +42907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16086712" name="Picture">
+                  <wp:docPr id="278720650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16086712" name="Picture"/>
+                          <pic:cNvPr id="278720650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43905,57 +43905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972206290" name="Picture">
+                  <wp:docPr id="348301639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972206290" name="Picture"/>
+                          <pic:cNvPr id="348301639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44008,57 +44008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174463767" name="Picture">
+                  <wp:docPr id="697382148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174463767" name="Picture"/>
+                          <pic:cNvPr id="697382148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45385,57 +45385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053404940" name="Picture">
+                  <wp:docPr id="2045968971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053404940" name="Picture"/>
+                          <pic:cNvPr id="2045968971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46528,57 +46528,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357444934" name="Picture">
+                        <wp:docPr id="607208825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357444934" name="Picture"/>
+                                <pic:cNvPr id="607208825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47749,57 +47749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720467756" name="Picture">
+                  <wp:docPr id="1160903406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720467756" name="Picture"/>
+                          <pic:cNvPr id="1160903406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47820,57 +47820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532231239" name="Picture">
+                  <wp:docPr id="1306001965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532231239" name="Picture"/>
+                          <pic:cNvPr id="1306001965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48234,57 +48234,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342304452" name="Picture">
+                  <wp:docPr id="1530834898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342304452" name="Picture"/>
+                          <pic:cNvPr id="1530834898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>