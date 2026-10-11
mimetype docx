--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402608540" name="Picture">
+                  <wp:docPr id="48641787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402608540" name="Picture"/>
+                          <pic:cNvPr id="48641787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40679648" name="Picture">
+                  <wp:docPr id="2084833399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40679648" name="Picture"/>
+                          <pic:cNvPr id="2084833399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714208278" name="Picture">
+                        <wp:docPr id="1178622017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714208278" name="Picture"/>
+                                <pic:cNvPr id="1178622017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448128586" name="Picture">
+                  <wp:docPr id="444990598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448128586" name="Picture"/>
+                          <pic:cNvPr id="444990598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769764736" name="Picture">
+                  <wp:docPr id="1515212300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769764736" name="Picture"/>
+                          <pic:cNvPr id="1515212300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546314978" name="Picture">
+                  <wp:docPr id="2080527665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546314978" name="Picture"/>
+                          <pic:cNvPr id="2080527665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392587906" name="Picture">
+                  <wp:docPr id="90445141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392587906" name="Picture"/>
+                          <pic:cNvPr id="90445141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180688895" name="Picture">
+                  <wp:docPr id="1747203025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180688895" name="Picture"/>
+                          <pic:cNvPr id="1747203025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1055726563" name="Picture">
+                        <wp:docPr id="536880321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1055726563" name="Picture"/>
+                                <pic:cNvPr id="536880321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163152546" name="Picture">
+                        <wp:docPr id="2101725059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163152546" name="Picture"/>
+                                <pic:cNvPr id="2101725059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162216227" name="Picture">
+                        <wp:docPr id="426469373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162216227" name="Picture"/>
+                                <pic:cNvPr id="426469373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293684177" name="Picture">
+                        <wp:docPr id="1703976216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293684177" name="Picture"/>
+                                <pic:cNvPr id="1703976216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756988443" name="Picture">
+                        <wp:docPr id="408746105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756988443" name="Picture"/>
+                                <pic:cNvPr id="408746105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736257191" name="Picture">
+                        <wp:docPr id="847331410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736257191" name="Picture"/>
+                                <pic:cNvPr id="847331410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021717545" name="Picture">
+                        <wp:docPr id="1991542856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021717545" name="Picture"/>
+                                <pic:cNvPr id="1991542856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433471311" name="Picture">
+                        <wp:docPr id="58610335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433471311" name="Picture"/>
+                                <pic:cNvPr id="58610335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078987534" name="Picture">
+                        <wp:docPr id="1528840594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078987534" name="Picture"/>
+                                <pic:cNvPr id="1528840594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328479642" name="Picture">
+                        <wp:docPr id="643880206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328479642" name="Picture"/>
+                                <pic:cNvPr id="643880206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715601890" name="Picture">
+                        <wp:docPr id="661657489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715601890" name="Picture"/>
+                                <pic:cNvPr id="661657489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862439736" name="Picture">
+                        <wp:docPr id="244257499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862439736" name="Picture"/>
+                                <pic:cNvPr id="244257499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710077370" name="Picture">
+                        <wp:docPr id="1099018418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710077370" name="Picture"/>
+                                <pic:cNvPr id="1099018418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1595327910" name="Picture">
+                        <wp:docPr id="578321501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1595327910" name="Picture"/>
+                                <pic:cNvPr id="578321501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755428194" name="Picture">
+                        <wp:docPr id="490267981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755428194" name="Picture"/>
+                                <pic:cNvPr id="490267981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447431033" name="Picture">
+                  <wp:docPr id="784336546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447431033" name="Picture"/>
+                          <pic:cNvPr id="784336546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606634396" name="Picture">
+                  <wp:docPr id="1999777178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606634396" name="Picture"/>
+                          <pic:cNvPr id="1999777178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284994948" name="Picture">
+                  <wp:docPr id="1816737504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284994948" name="Picture"/>
+                          <pic:cNvPr id="1816737504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924569224" name="Picture">
+                  <wp:docPr id="768377564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924569224" name="Picture"/>
+                          <pic:cNvPr id="768377564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168285576" name="Picture">
+                  <wp:docPr id="1486440893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168285576" name="Picture"/>
+                          <pic:cNvPr id="1486440893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838585116" name="Picture">
+                  <wp:docPr id="316274199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838585116" name="Picture"/>
+                          <pic:cNvPr id="316274199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239496802" name="Picture">
+                        <wp:docPr id="1714479318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239496802" name="Picture"/>
+                                <pic:cNvPr id="1714479318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723934769" name="Picture">
+                        <wp:docPr id="2017188245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723934769" name="Picture"/>
+                                <pic:cNvPr id="2017188245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441908223" name="Picture">
+                  <wp:docPr id="1632502772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441908223" name="Picture"/>
+                          <pic:cNvPr id="1632502772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284810140" name="Picture">
+                  <wp:docPr id="1238828890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284810140" name="Picture"/>
+                          <pic:cNvPr id="1238828890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603692191" name="Picture">
+                  <wp:docPr id="1871087748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603692191" name="Picture"/>
+                          <pic:cNvPr id="1871087748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438012075" name="Picture">
+                  <wp:docPr id="1391410343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438012075" name="Picture"/>
+                          <pic:cNvPr id="1391410343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194773203" name="Picture">
+                  <wp:docPr id="1821665920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194773203" name="Picture"/>
+                          <pic:cNvPr id="1821665920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144186425" name="Picture">
+                  <wp:docPr id="1694677676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144186425" name="Picture"/>
+                          <pic:cNvPr id="1694677676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24729,57 +24729,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553994956" name="Picture">
+                        <wp:docPr id="1839652825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553994956" name="Picture"/>
+                                <pic:cNvPr id="1839652825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25704,57 +25704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341662963" name="Picture">
+                        <wp:docPr id="10596371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341662963" name="Picture"/>
+                                <pic:cNvPr id="10596371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27093,57 +27093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329407924" name="Picture">
+                  <wp:docPr id="1537404873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329407924" name="Picture"/>
+                          <pic:cNvPr id="1537404873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27182,57 +27182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171950447" name="Picture">
+                  <wp:docPr id="1212713633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171950447" name="Picture"/>
+                          <pic:cNvPr id="1212713633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27826,57 +27826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063068047" name="Picture">
+                  <wp:docPr id="1122930751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063068047" name="Picture"/>
+                          <pic:cNvPr id="1122930751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28824,57 +28824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097027759" name="Picture">
+                  <wp:docPr id="1644821514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097027759" name="Picture"/>
+                          <pic:cNvPr id="1644821514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28927,57 +28927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149406911" name="Picture">
+                  <wp:docPr id="147044184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149406911" name="Picture"/>
+                          <pic:cNvPr id="147044184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30304,57 +30304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173303402" name="Picture">
+                  <wp:docPr id="781424225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173303402" name="Picture"/>
+                          <pic:cNvPr id="781424225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31447,57 +31447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041321540" name="Picture">
+                        <wp:docPr id="1362140426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041321540" name="Picture"/>
+                                <pic:cNvPr id="1362140426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32808,57 +32808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392108250" name="Picture">
+                  <wp:docPr id="1663183315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392108250" name="Picture"/>
+                          <pic:cNvPr id="1663183315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32897,57 +32897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789243395" name="Picture">
+                  <wp:docPr id="620124998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789243395" name="Picture"/>
+                          <pic:cNvPr id="620124998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33541,57 +33541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287638572" name="Picture">
+                  <wp:docPr id="1808420335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287638572" name="Picture"/>
+                          <pic:cNvPr id="1808420335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34539,57 +34539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046828149" name="Picture">
+                  <wp:docPr id="1737942584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046828149" name="Picture"/>
+                          <pic:cNvPr id="1737942584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34642,57 +34642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69367332" name="Picture">
+                  <wp:docPr id="984442974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69367332" name="Picture"/>
+                          <pic:cNvPr id="984442974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36019,57 +36019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553373037" name="Picture">
+                  <wp:docPr id="1077508010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553373037" name="Picture"/>
+                          <pic:cNvPr id="1077508010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258973901" name="Picture">
+                        <wp:docPr id="811737782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258973901" name="Picture"/>
+                                <pic:cNvPr id="811737782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833041337" name="Picture">
+                  <wp:docPr id="1032818703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833041337" name="Picture"/>
+                          <pic:cNvPr id="1032818703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526008596" name="Picture">
+                  <wp:docPr id="475619994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526008596" name="Picture"/>
+                          <pic:cNvPr id="475619994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39251,57 +39251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735676078" name="Picture">
+                  <wp:docPr id="1272584713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735676078" name="Picture"/>
+                          <pic:cNvPr id="1272584713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40195,57 +40195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728555720" name="Picture">
+                  <wp:docPr id="1411754011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728555720" name="Picture"/>
+                          <pic:cNvPr id="1411754011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40307,57 +40307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472006976" name="Picture">
+                  <wp:docPr id="1933398770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472006976" name="Picture"/>
+                          <pic:cNvPr id="1933398770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41966,57 +41966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150380410" name="Picture">
+                  <wp:docPr id="1414756671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150380410" name="Picture"/>
+                          <pic:cNvPr id="1414756671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43145,57 +43145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930166516" name="Picture">
+                  <wp:docPr id="349871477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930166516" name="Picture"/>
+                          <pic:cNvPr id="349871477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43225,57 +43225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086650916" name="Picture">
+                  <wp:docPr id="57127643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086650916" name="Picture"/>
+                          <pic:cNvPr id="57127643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43713,57 +43713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763369135" name="Picture">
+                  <wp:docPr id="1636298858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763369135" name="Picture"/>
+                          <pic:cNvPr id="1636298858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>