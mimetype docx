--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48641787" name="Picture">
+                  <wp:docPr id="1067661677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48641787" name="Picture"/>
+                          <pic:cNvPr id="1067661677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084833399" name="Picture">
+                  <wp:docPr id="1883566972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084833399" name="Picture"/>
+                          <pic:cNvPr id="1883566972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178622017" name="Picture">
+                        <wp:docPr id="365837705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178622017" name="Picture"/>
+                                <pic:cNvPr id="365837705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444990598" name="Picture">
+                  <wp:docPr id="79397683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444990598" name="Picture"/>
+                          <pic:cNvPr id="79397683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515212300" name="Picture">
+                  <wp:docPr id="418882366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515212300" name="Picture"/>
+                          <pic:cNvPr id="418882366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080527665" name="Picture">
+                  <wp:docPr id="1684726671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080527665" name="Picture"/>
+                          <pic:cNvPr id="1684726671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90445141" name="Picture">
+                  <wp:docPr id="1738968773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90445141" name="Picture"/>
+                          <pic:cNvPr id="1738968773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747203025" name="Picture">
+                  <wp:docPr id="1482657968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747203025" name="Picture"/>
+                          <pic:cNvPr id="1482657968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536880321" name="Picture">
+                        <wp:docPr id="1687215951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536880321" name="Picture"/>
+                                <pic:cNvPr id="1687215951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101725059" name="Picture">
+                        <wp:docPr id="1226568391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101725059" name="Picture"/>
+                                <pic:cNvPr id="1226568391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426469373" name="Picture">
+                        <wp:docPr id="1602311138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426469373" name="Picture"/>
+                                <pic:cNvPr id="1602311138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1703976216" name="Picture">
+                        <wp:docPr id="2135494256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1703976216" name="Picture"/>
+                                <pic:cNvPr id="2135494256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408746105" name="Picture">
+                        <wp:docPr id="390928842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408746105" name="Picture"/>
+                                <pic:cNvPr id="390928842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847331410" name="Picture">
+                        <wp:docPr id="1635747502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847331410" name="Picture"/>
+                                <pic:cNvPr id="1635747502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991542856" name="Picture">
+                        <wp:docPr id="2103859478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991542856" name="Picture"/>
+                                <pic:cNvPr id="2103859478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58610335" name="Picture">
+                        <wp:docPr id="436341122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58610335" name="Picture"/>
+                                <pic:cNvPr id="436341122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528840594" name="Picture">
+                        <wp:docPr id="1805697767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528840594" name="Picture"/>
+                                <pic:cNvPr id="1805697767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643880206" name="Picture">
+                        <wp:docPr id="1115360226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643880206" name="Picture"/>
+                                <pic:cNvPr id="1115360226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661657489" name="Picture">
+                        <wp:docPr id="1226775979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661657489" name="Picture"/>
+                                <pic:cNvPr id="1226775979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244257499" name="Picture">
+                        <wp:docPr id="499637938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244257499" name="Picture"/>
+                                <pic:cNvPr id="499637938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099018418" name="Picture">
+                        <wp:docPr id="89964650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099018418" name="Picture"/>
+                                <pic:cNvPr id="89964650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="578321501" name="Picture">
+                        <wp:docPr id="2052305752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="578321501" name="Picture"/>
+                                <pic:cNvPr id="2052305752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490267981" name="Picture">
+                        <wp:docPr id="1916008518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490267981" name="Picture"/>
+                                <pic:cNvPr id="1916008518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784336546" name="Picture">
+                  <wp:docPr id="1479308355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784336546" name="Picture"/>
+                          <pic:cNvPr id="1479308355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999777178" name="Picture">
+                  <wp:docPr id="209691729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999777178" name="Picture"/>
+                          <pic:cNvPr id="209691729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816737504" name="Picture">
+                  <wp:docPr id="61039859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816737504" name="Picture"/>
+                          <pic:cNvPr id="61039859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768377564" name="Picture">
+                  <wp:docPr id="434190275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768377564" name="Picture"/>
+                          <pic:cNvPr id="434190275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486440893" name="Picture">
+                  <wp:docPr id="194066751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486440893" name="Picture"/>
+                          <pic:cNvPr id="194066751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316274199" name="Picture">
+                  <wp:docPr id="2044801031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316274199" name="Picture"/>
+                          <pic:cNvPr id="2044801031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714479318" name="Picture">
+                        <wp:docPr id="1896245013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714479318" name="Picture"/>
+                                <pic:cNvPr id="1896245013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017188245" name="Picture">
+                        <wp:docPr id="1560161064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017188245" name="Picture"/>
+                                <pic:cNvPr id="1560161064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632502772" name="Picture">
+                  <wp:docPr id="1873040964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632502772" name="Picture"/>
+                          <pic:cNvPr id="1873040964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238828890" name="Picture">
+                  <wp:docPr id="1201148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238828890" name="Picture"/>
+                          <pic:cNvPr id="1201148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871087748" name="Picture">
+                  <wp:docPr id="756584381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871087748" name="Picture"/>
+                          <pic:cNvPr id="756584381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391410343" name="Picture">
+                  <wp:docPr id="1227457506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391410343" name="Picture"/>
+                          <pic:cNvPr id="1227457506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821665920" name="Picture">
+                  <wp:docPr id="194499683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821665920" name="Picture"/>
+                          <pic:cNvPr id="194499683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694677676" name="Picture">
+                  <wp:docPr id="1459137697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694677676" name="Picture"/>
+                          <pic:cNvPr id="1459137697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24729,57 +24729,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839652825" name="Picture">
+                        <wp:docPr id="542313759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839652825" name="Picture"/>
+                                <pic:cNvPr id="542313759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25704,57 +25704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10596371" name="Picture">
+                        <wp:docPr id="1362257837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10596371" name="Picture"/>
+                                <pic:cNvPr id="1362257837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27093,57 +27093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537404873" name="Picture">
+                  <wp:docPr id="1773253473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537404873" name="Picture"/>
+                          <pic:cNvPr id="1773253473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27182,57 +27182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212713633" name="Picture">
+                  <wp:docPr id="859198455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212713633" name="Picture"/>
+                          <pic:cNvPr id="859198455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27826,57 +27826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122930751" name="Picture">
+                  <wp:docPr id="246616939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122930751" name="Picture"/>
+                          <pic:cNvPr id="246616939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28824,57 +28824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644821514" name="Picture">
+                  <wp:docPr id="66332738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644821514" name="Picture"/>
+                          <pic:cNvPr id="66332738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28927,57 +28927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147044184" name="Picture">
+                  <wp:docPr id="1255271714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147044184" name="Picture"/>
+                          <pic:cNvPr id="1255271714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30304,57 +30304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781424225" name="Picture">
+                  <wp:docPr id="1778995578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781424225" name="Picture"/>
+                          <pic:cNvPr id="1778995578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31447,57 +31447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362140426" name="Picture">
+                        <wp:docPr id="1918571964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362140426" name="Picture"/>
+                                <pic:cNvPr id="1918571964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32808,57 +32808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663183315" name="Picture">
+                  <wp:docPr id="1392056332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663183315" name="Picture"/>
+                          <pic:cNvPr id="1392056332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32897,57 +32897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620124998" name="Picture">
+                  <wp:docPr id="1565331598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620124998" name="Picture"/>
+                          <pic:cNvPr id="1565331598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33541,57 +33541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808420335" name="Picture">
+                  <wp:docPr id="638566694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808420335" name="Picture"/>
+                          <pic:cNvPr id="638566694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34539,57 +34539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737942584" name="Picture">
+                  <wp:docPr id="1772491172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737942584" name="Picture"/>
+                          <pic:cNvPr id="1772491172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34642,57 +34642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984442974" name="Picture">
+                  <wp:docPr id="1419432183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984442974" name="Picture"/>
+                          <pic:cNvPr id="1419432183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36019,57 +36019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077508010" name="Picture">
+                  <wp:docPr id="1703675936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077508010" name="Picture"/>
+                          <pic:cNvPr id="1703675936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811737782" name="Picture">
+                        <wp:docPr id="1680153640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811737782" name="Picture"/>
+                                <pic:cNvPr id="1680153640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032818703" name="Picture">
+                  <wp:docPr id="268257072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032818703" name="Picture"/>
+                          <pic:cNvPr id="268257072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475619994" name="Picture">
+                  <wp:docPr id="1140186811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475619994" name="Picture"/>
+                          <pic:cNvPr id="1140186811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39251,57 +39251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272584713" name="Picture">
+                  <wp:docPr id="1287348900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272584713" name="Picture"/>
+                          <pic:cNvPr id="1287348900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40195,57 +40195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411754011" name="Picture">
+                  <wp:docPr id="127262544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411754011" name="Picture"/>
+                          <pic:cNvPr id="127262544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40307,57 +40307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933398770" name="Picture">
+                  <wp:docPr id="701210672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933398770" name="Picture"/>
+                          <pic:cNvPr id="701210672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41966,57 +41966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414756671" name="Picture">
+                  <wp:docPr id="758933785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414756671" name="Picture"/>
+                          <pic:cNvPr id="758933785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43145,57 +43145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349871477" name="Picture">
+                  <wp:docPr id="1440125628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349871477" name="Picture"/>
+                          <pic:cNvPr id="1440125628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43225,57 +43225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57127643" name="Picture">
+                  <wp:docPr id="1541447538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57127643" name="Picture"/>
+                          <pic:cNvPr id="1541447538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43713,57 +43713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636298858" name="Picture">
+                  <wp:docPr id="2124379217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636298858" name="Picture"/>
+                          <pic:cNvPr id="2124379217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>