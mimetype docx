--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34997163" name="Picture">
+                  <wp:docPr id="950233278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34997163" name="Picture"/>
+                          <pic:cNvPr id="950233278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79361598" name="Picture">
+                  <wp:docPr id="1135259564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79361598" name="Picture"/>
+                          <pic:cNvPr id="1135259564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1623849499" name="Picture">
+                        <wp:docPr id="1339735170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1623849499" name="Picture"/>
+                                <pic:cNvPr id="1339735170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186329421" name="Picture">
+                  <wp:docPr id="75218900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186329421" name="Picture"/>
+                          <pic:cNvPr id="75218900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452086549" name="Picture">
+                  <wp:docPr id="218603757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452086549" name="Picture"/>
+                          <pic:cNvPr id="218603757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028200485" name="Picture">
+                  <wp:docPr id="98347559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028200485" name="Picture"/>
+                          <pic:cNvPr id="98347559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236795813" name="Picture">
+                  <wp:docPr id="1368201738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236795813" name="Picture"/>
+                          <pic:cNvPr id="1368201738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986654462" name="Picture">
+                  <wp:docPr id="424034262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986654462" name="Picture"/>
+                          <pic:cNvPr id="424034262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963057932" name="Picture">
+                        <wp:docPr id="1680410209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963057932" name="Picture"/>
+                                <pic:cNvPr id="1680410209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322537067" name="Picture">
+                        <wp:docPr id="822299707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322537067" name="Picture"/>
+                                <pic:cNvPr id="822299707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94971603" name="Picture">
+                        <wp:docPr id="1218628768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94971603" name="Picture"/>
+                                <pic:cNvPr id="1218628768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936072302" name="Picture">
+                        <wp:docPr id="1261923303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936072302" name="Picture"/>
+                                <pic:cNvPr id="1261923303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945649820" name="Picture">
+                        <wp:docPr id="726049999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945649820" name="Picture"/>
+                                <pic:cNvPr id="726049999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826423190" name="Picture">
+                        <wp:docPr id="758366004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826423190" name="Picture"/>
+                                <pic:cNvPr id="758366004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366274032" name="Picture">
+                        <wp:docPr id="1858804513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366274032" name="Picture"/>
+                                <pic:cNvPr id="1858804513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293057318" name="Picture">
+                        <wp:docPr id="2103500933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293057318" name="Picture"/>
+                                <pic:cNvPr id="2103500933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49992993" name="Picture">
+                        <wp:docPr id="130580601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49992993" name="Picture"/>
+                                <pic:cNvPr id="130580601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306863773" name="Picture">
+                        <wp:docPr id="1382669403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306863773" name="Picture"/>
+                                <pic:cNvPr id="1382669403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205951682" name="Picture">
+                        <wp:docPr id="1031359898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205951682" name="Picture"/>
+                                <pic:cNvPr id="1031359898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157294447" name="Picture">
+                        <wp:docPr id="243843435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157294447" name="Picture"/>
+                                <pic:cNvPr id="243843435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121120129" name="Picture">
+                        <wp:docPr id="2134119201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121120129" name="Picture"/>
+                                <pic:cNvPr id="2134119201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099737328" name="Picture">
+                        <wp:docPr id="1926668376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099737328" name="Picture"/>
+                                <pic:cNvPr id="1926668376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245117762" name="Picture">
+                        <wp:docPr id="644137763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245117762" name="Picture"/>
+                                <pic:cNvPr id="644137763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813681260" name="Picture">
+                  <wp:docPr id="1978876149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813681260" name="Picture"/>
+                          <pic:cNvPr id="1978876149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143255954" name="Picture">
+                  <wp:docPr id="2122203528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143255954" name="Picture"/>
+                          <pic:cNvPr id="2122203528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267386923" name="Picture">
+                  <wp:docPr id="2145152873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267386923" name="Picture"/>
+                          <pic:cNvPr id="2145152873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487008370" name="Picture">
+                  <wp:docPr id="960109143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487008370" name="Picture"/>
+                          <pic:cNvPr id="960109143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499750375" name="Picture">
+                  <wp:docPr id="558922459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499750375" name="Picture"/>
+                          <pic:cNvPr id="558922459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113630606" name="Picture">
+                  <wp:docPr id="2067009428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113630606" name="Picture"/>
+                          <pic:cNvPr id="2067009428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416103549" name="Picture">
+                        <wp:docPr id="1704453083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416103549" name="Picture"/>
+                                <pic:cNvPr id="1704453083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045575668" name="Picture">
+                  <wp:docPr id="553717219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045575668" name="Picture"/>
+                          <pic:cNvPr id="553717219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721006297" name="Picture">
+                  <wp:docPr id="977198783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721006297" name="Picture"/>
+                          <pic:cNvPr id="977198783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052122645" name="Picture">
+                  <wp:docPr id="1626176280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052122645" name="Picture"/>
+                          <pic:cNvPr id="1626176280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074624190" name="Picture">
+                  <wp:docPr id="1920372257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074624190" name="Picture"/>
+                          <pic:cNvPr id="1920372257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481564727" name="Picture">
+                  <wp:docPr id="102115461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481564727" name="Picture"/>
+                          <pic:cNvPr id="102115461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169689996" name="Picture">
+                  <wp:docPr id="146800097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169689996" name="Picture"/>
+                          <pic:cNvPr id="146800097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618472225" name="Picture">
+                        <wp:docPr id="2092609307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618472225" name="Picture"/>
+                                <pic:cNvPr id="2092609307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370063661" name="Picture">
+                  <wp:docPr id="1140402933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370063661" name="Picture"/>
+                          <pic:cNvPr id="1140402933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551002660" name="Picture">
+                  <wp:docPr id="1479479682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551002660" name="Picture"/>
+                          <pic:cNvPr id="1479479682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339735368" name="Picture">
+                  <wp:docPr id="922767536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339735368" name="Picture"/>
+                          <pic:cNvPr id="922767536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264389141" name="Picture">
+                  <wp:docPr id="1635927086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264389141" name="Picture"/>
+                          <pic:cNvPr id="1635927086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967573700" name="Picture">
+                  <wp:docPr id="791843347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967573700" name="Picture"/>
+                          <pic:cNvPr id="791843347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495779262" name="Picture">
+                  <wp:docPr id="674500591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495779262" name="Picture"/>
+                          <pic:cNvPr id="674500591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384700580" name="Picture">
+                  <wp:docPr id="1709677255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384700580" name="Picture"/>
+                          <pic:cNvPr id="1709677255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905309564" name="Picture">
+                  <wp:docPr id="1831123683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905309564" name="Picture"/>
+                          <pic:cNvPr id="1831123683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244296928" name="Picture">
+                  <wp:docPr id="333492117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244296928" name="Picture"/>
+                          <pic:cNvPr id="333492117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782079048" name="Picture">
+                  <wp:docPr id="348222614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782079048" name="Picture"/>
+                          <pic:cNvPr id="348222614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009806878" name="Picture">
+                  <wp:docPr id="901838356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009806878" name="Picture"/>
+                          <pic:cNvPr id="901838356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284744947" name="Picture">
+                  <wp:docPr id="757381752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284744947" name="Picture"/>
+                          <pic:cNvPr id="757381752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006553434" name="Picture">
+                        <wp:docPr id="1778393808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006553434" name="Picture"/>
+                                <pic:cNvPr id="1778393808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653006692" name="Picture">
+                  <wp:docPr id="1652531858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653006692" name="Picture"/>
+                          <pic:cNvPr id="1652531858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916392225" name="Picture">
+                  <wp:docPr id="1241443642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916392225" name="Picture"/>
+                          <pic:cNvPr id="1241443642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212435611" name="Picture">
+                  <wp:docPr id="1923078350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212435611" name="Picture"/>
+                          <pic:cNvPr id="1923078350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50071202" name="Picture">
+                  <wp:docPr id="1041567151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50071202" name="Picture"/>
+                          <pic:cNvPr id="1041567151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673287052" name="Picture">
+                  <wp:docPr id="707948348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673287052" name="Picture"/>
+                          <pic:cNvPr id="707948348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103861367" name="Picture">
+                  <wp:docPr id="147824516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103861367" name="Picture"/>
+                          <pic:cNvPr id="147824516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655780976" name="Picture">
+                        <wp:docPr id="1732689585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655780976" name="Picture"/>
+                                <pic:cNvPr id="1732689585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477731116" name="Picture">
+                  <wp:docPr id="1370269197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477731116" name="Picture"/>
+                          <pic:cNvPr id="1370269197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556716521" name="Picture">
+                  <wp:docPr id="1405816476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556716521" name="Picture"/>
+                          <pic:cNvPr id="1405816476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995465441" name="Picture">
+                  <wp:docPr id="1194452948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995465441" name="Picture"/>
+                          <pic:cNvPr id="1194452948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44561,57 +44561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269505894" name="Picture">
+                  <wp:docPr id="1710772319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269505894" name="Picture"/>
+                          <pic:cNvPr id="1710772319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9867870" name="Picture">
+                  <wp:docPr id="1850477970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9867870" name="Picture"/>
+                          <pic:cNvPr id="1850477970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395542589" name="Picture">
+                  <wp:docPr id="638273736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395542589" name="Picture"/>
+                          <pic:cNvPr id="638273736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>