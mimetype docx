--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740890724" name="Picture">
+                  <wp:docPr id="340233644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740890724" name="Picture"/>
+                          <pic:cNvPr id="340233644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762700502" name="Picture">
+                  <wp:docPr id="1981554684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762700502" name="Picture"/>
+                          <pic:cNvPr id="1981554684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585261900" name="Picture">
+                        <wp:docPr id="1560600396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585261900" name="Picture"/>
+                                <pic:cNvPr id="1560600396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520221354" name="Picture">
+                  <wp:docPr id="1726045146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520221354" name="Picture"/>
+                          <pic:cNvPr id="1726045146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633984108" name="Picture">
+                  <wp:docPr id="57596857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633984108" name="Picture"/>
+                          <pic:cNvPr id="57596857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339886809" name="Picture">
+                  <wp:docPr id="1626154701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339886809" name="Picture"/>
+                          <pic:cNvPr id="1626154701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190204470" name="Picture">
+                  <wp:docPr id="201377445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190204470" name="Picture"/>
+                          <pic:cNvPr id="201377445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477257389" name="Picture">
+                  <wp:docPr id="1134970737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477257389" name="Picture"/>
+                          <pic:cNvPr id="1134970737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095717911" name="Picture">
+                        <wp:docPr id="1621615762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095717911" name="Picture"/>
+                                <pic:cNvPr id="1621615762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104660614" name="Picture">
+                        <wp:docPr id="58227062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104660614" name="Picture"/>
+                                <pic:cNvPr id="58227062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093534816" name="Picture">
+                        <wp:docPr id="277598681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093534816" name="Picture"/>
+                                <pic:cNvPr id="277598681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624568043" name="Picture">
+                        <wp:docPr id="877756626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624568043" name="Picture"/>
+                                <pic:cNvPr id="877756626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145054619" name="Picture">
+                        <wp:docPr id="1600671909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145054619" name="Picture"/>
+                                <pic:cNvPr id="1600671909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653581989" name="Picture">
+                        <wp:docPr id="1139561334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653581989" name="Picture"/>
+                                <pic:cNvPr id="1139561334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096963241" name="Picture">
+                        <wp:docPr id="1956113419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096963241" name="Picture"/>
+                                <pic:cNvPr id="1956113419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238499286" name="Picture">
+                        <wp:docPr id="1877471631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238499286" name="Picture"/>
+                                <pic:cNvPr id="1877471631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194982190" name="Picture">
+                        <wp:docPr id="139827207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194982190" name="Picture"/>
+                                <pic:cNvPr id="139827207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567023813" name="Picture">
+                        <wp:docPr id="2038185050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567023813" name="Picture"/>
+                                <pic:cNvPr id="2038185050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195157722" name="Picture">
+                        <wp:docPr id="1124583102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195157722" name="Picture"/>
+                                <pic:cNvPr id="1124583102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590022081" name="Picture">
+                        <wp:docPr id="472864198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590022081" name="Picture"/>
+                                <pic:cNvPr id="472864198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218364560" name="Picture">
+                        <wp:docPr id="660205935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218364560" name="Picture"/>
+                                <pic:cNvPr id="660205935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77582206" name="Picture">
+                        <wp:docPr id="929656383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77582206" name="Picture"/>
+                                <pic:cNvPr id="929656383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227919371" name="Picture">
+                        <wp:docPr id="388580134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227919371" name="Picture"/>
+                                <pic:cNvPr id="388580134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43922413" name="Picture">
+                  <wp:docPr id="1804596811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43922413" name="Picture"/>
+                          <pic:cNvPr id="1804596811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539266690" name="Picture">
+                  <wp:docPr id="1750582118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539266690" name="Picture"/>
+                          <pic:cNvPr id="1750582118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730043157" name="Picture">
+                  <wp:docPr id="1515993998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730043157" name="Picture"/>
+                          <pic:cNvPr id="1515993998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110302654" name="Picture">
+                  <wp:docPr id="1970474538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110302654" name="Picture"/>
+                          <pic:cNvPr id="1970474538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428900661" name="Picture">
+                  <wp:docPr id="1591020003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428900661" name="Picture"/>
+                          <pic:cNvPr id="1591020003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971960615" name="Picture">
+                  <wp:docPr id="1399413582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971960615" name="Picture"/>
+                          <pic:cNvPr id="1399413582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093131034" name="Picture">
+                        <wp:docPr id="1566135426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093131034" name="Picture"/>
+                                <pic:cNvPr id="1566135426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108726363" name="Picture">
+                  <wp:docPr id="278119804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108726363" name="Picture"/>
+                          <pic:cNvPr id="278119804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155748582" name="Picture">
+                  <wp:docPr id="1218489099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155748582" name="Picture"/>
+                          <pic:cNvPr id="1218489099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984462302" name="Picture">
+                  <wp:docPr id="1607076825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984462302" name="Picture"/>
+                          <pic:cNvPr id="1607076825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454627266" name="Picture">
+                  <wp:docPr id="545445399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454627266" name="Picture"/>
+                          <pic:cNvPr id="545445399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749976013" name="Picture">
+                  <wp:docPr id="520502225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749976013" name="Picture"/>
+                          <pic:cNvPr id="520502225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587609121" name="Picture">
+                  <wp:docPr id="139046732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587609121" name="Picture"/>
+                          <pic:cNvPr id="139046732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186008547" name="Picture">
+                        <wp:docPr id="112648766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186008547" name="Picture"/>
+                                <pic:cNvPr id="112648766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885866944" name="Picture">
+                  <wp:docPr id="233249082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885866944" name="Picture"/>
+                          <pic:cNvPr id="233249082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762580552" name="Picture">
+                  <wp:docPr id="1973079257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762580552" name="Picture"/>
+                          <pic:cNvPr id="1973079257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579153611" name="Picture">
+                  <wp:docPr id="1305439674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579153611" name="Picture"/>
+                          <pic:cNvPr id="1305439674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032422797" name="Picture">
+                  <wp:docPr id="2132175861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032422797" name="Picture"/>
+                          <pic:cNvPr id="2132175861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787258387" name="Picture">
+                  <wp:docPr id="1844028809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787258387" name="Picture"/>
+                          <pic:cNvPr id="1844028809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411483116" name="Picture">
+                  <wp:docPr id="1644795847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411483116" name="Picture"/>
+                          <pic:cNvPr id="1644795847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338799542" name="Picture">
+                        <wp:docPr id="1335072435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338799542" name="Picture"/>
+                                <pic:cNvPr id="1335072435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545280194" name="Picture">
+                  <wp:docPr id="694710419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545280194" name="Picture"/>
+                          <pic:cNvPr id="694710419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32022,57 +32022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579758369" name="Picture">
+                  <wp:docPr id="273216092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579758369" name="Picture"/>
+                          <pic:cNvPr id="273216092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32501,57 +32501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919192215" name="Picture">
+                  <wp:docPr id="1136511208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919192215" name="Picture"/>
+                          <pic:cNvPr id="1136511208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33793,57 +33793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317221108" name="Picture">
+                  <wp:docPr id="165123021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317221108" name="Picture"/>
+                          <pic:cNvPr id="165123021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33882,57 +33882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97509811" name="Picture">
+                  <wp:docPr id="1591364281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97509811" name="Picture"/>
+                          <pic:cNvPr id="1591364281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34526,57 +34526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394197929" name="Picture">
+                  <wp:docPr id="1938633474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394197929" name="Picture"/>
+                          <pic:cNvPr id="1938633474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35524,57 +35524,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181571696" name="Picture">
+                  <wp:docPr id="1229463483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181571696" name="Picture"/>
+                          <pic:cNvPr id="1229463483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35627,57 +35627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180057278" name="Picture">
+                  <wp:docPr id="205845248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180057278" name="Picture"/>
+                          <pic:cNvPr id="205845248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37004,57 +37004,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192715108" name="Picture">
+                  <wp:docPr id="689280067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192715108" name="Picture"/>
+                          <pic:cNvPr id="689280067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38147,57 +38147,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043940781" name="Picture">
+                        <wp:docPr id="510916632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043940781" name="Picture"/>
+                                <pic:cNvPr id="510916632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39508,57 +39508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112083789" name="Picture">
+                  <wp:docPr id="457297945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112083789" name="Picture"/>
+                          <pic:cNvPr id="457297945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39597,57 +39597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788204884" name="Picture">
+                  <wp:docPr id="205548493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788204884" name="Picture"/>
+                          <pic:cNvPr id="205548493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40241,57 +40241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123910837" name="Picture">
+                  <wp:docPr id="674242414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123910837" name="Picture"/>
+                          <pic:cNvPr id="674242414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41239,57 +41239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230955260" name="Picture">
+                  <wp:docPr id="638693289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230955260" name="Picture"/>
+                          <pic:cNvPr id="638693289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41342,57 +41342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267697504" name="Picture">
+                  <wp:docPr id="501717178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267697504" name="Picture"/>
+                          <pic:cNvPr id="501717178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075872491" name="Picture">
+                  <wp:docPr id="96481338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075872491" name="Picture"/>
+                          <pic:cNvPr id="96481338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43862,57 +43862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10940522" name="Picture">
+                        <wp:docPr id="685114905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10940522" name="Picture"/>
+                                <pic:cNvPr id="685114905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45133,57 +45133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206369708" name="Picture">
+                  <wp:docPr id="11253006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206369708" name="Picture"/>
+                          <pic:cNvPr id="11253006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45213,57 +45213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019376311" name="Picture">
+                  <wp:docPr id="1429101093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019376311" name="Picture"/>
+                          <pic:cNvPr id="1429101093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45692,57 +45692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333309601" name="Picture">
+                  <wp:docPr id="78430538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333309601" name="Picture"/>
+                          <pic:cNvPr id="78430538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48085,57 +48085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886477271" name="Picture">
+                  <wp:docPr id="1055533510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886477271" name="Picture"/>
+                          <pic:cNvPr id="1055533510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48156,57 +48156,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637516670" name="Picture">
+                  <wp:docPr id="422753100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637516670" name="Picture"/>
+                          <pic:cNvPr id="422753100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48570,57 +48570,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789117656" name="Picture">
+                  <wp:docPr id="2079758257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789117656" name="Picture"/>
+                          <pic:cNvPr id="2079758257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>