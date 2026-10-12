--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936835884" name="Picture">
+                  <wp:docPr id="742552151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936835884" name="Picture"/>
+                          <pic:cNvPr id="742552151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996565845" name="Picture">
+                  <wp:docPr id="1465608290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996565845" name="Picture"/>
+                          <pic:cNvPr id="1465608290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902225926" name="Picture">
+                        <wp:docPr id="604682903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902225926" name="Picture"/>
+                                <pic:cNvPr id="604682903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044698561" name="Picture">
+                  <wp:docPr id="310154441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044698561" name="Picture"/>
+                          <pic:cNvPr id="310154441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915644564" name="Picture">
+                  <wp:docPr id="481994656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915644564" name="Picture"/>
+                          <pic:cNvPr id="481994656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065349300" name="Picture">
+                  <wp:docPr id="1341309963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065349300" name="Picture"/>
+                          <pic:cNvPr id="1341309963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641165874" name="Picture">
+                  <wp:docPr id="1110916750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641165874" name="Picture"/>
+                          <pic:cNvPr id="1110916750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309210613" name="Picture">
+                  <wp:docPr id="536472979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309210613" name="Picture"/>
+                          <pic:cNvPr id="536472979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677842849" name="Picture">
+                        <wp:docPr id="930763854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677842849" name="Picture"/>
+                                <pic:cNvPr id="930763854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350032220" name="Picture">
+                        <wp:docPr id="1800946998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350032220" name="Picture"/>
+                                <pic:cNvPr id="1800946998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775207135" name="Picture">
+                        <wp:docPr id="2025653545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775207135" name="Picture"/>
+                                <pic:cNvPr id="2025653545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066748406" name="Picture">
+                        <wp:docPr id="241306546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066748406" name="Picture"/>
+                                <pic:cNvPr id="241306546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736308257" name="Picture">
+                        <wp:docPr id="51139034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736308257" name="Picture"/>
+                                <pic:cNvPr id="51139034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315135646" name="Picture">
+                        <wp:docPr id="536541824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315135646" name="Picture"/>
+                                <pic:cNvPr id="536541824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482636084" name="Picture">
+                        <wp:docPr id="1696684360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482636084" name="Picture"/>
+                                <pic:cNvPr id="1696684360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735997683" name="Picture">
+                        <wp:docPr id="1082156742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735997683" name="Picture"/>
+                                <pic:cNvPr id="1082156742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215620115" name="Picture">
+                        <wp:docPr id="1387952733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215620115" name="Picture"/>
+                                <pic:cNvPr id="1387952733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270369802" name="Picture">
+                        <wp:docPr id="1470752359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270369802" name="Picture"/>
+                                <pic:cNvPr id="1470752359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765496962" name="Picture">
+                        <wp:docPr id="130696933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765496962" name="Picture"/>
+                                <pic:cNvPr id="130696933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512594947" name="Picture">
+                        <wp:docPr id="1119565794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512594947" name="Picture"/>
+                                <pic:cNvPr id="1119565794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821230439" name="Picture">
+                        <wp:docPr id="1639655131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821230439" name="Picture"/>
+                                <pic:cNvPr id="1639655131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823199419" name="Picture">
+                        <wp:docPr id="918629398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823199419" name="Picture"/>
+                                <pic:cNvPr id="918629398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="318181242" name="Picture">
+                        <wp:docPr id="1171174026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="318181242" name="Picture"/>
+                                <pic:cNvPr id="1171174026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241654619" name="Picture">
+                  <wp:docPr id="208720331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241654619" name="Picture"/>
+                          <pic:cNvPr id="208720331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091447934" name="Picture">
+                  <wp:docPr id="1400107577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091447934" name="Picture"/>
+                          <pic:cNvPr id="1400107577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638032771" name="Picture">
+                  <wp:docPr id="1872445816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638032771" name="Picture"/>
+                          <pic:cNvPr id="1872445816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944860582" name="Picture">
+                  <wp:docPr id="272527353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944860582" name="Picture"/>
+                          <pic:cNvPr id="272527353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224809828" name="Picture">
+                  <wp:docPr id="1059425687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224809828" name="Picture"/>
+                          <pic:cNvPr id="1059425687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458651519" name="Picture">
+                  <wp:docPr id="1916159718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458651519" name="Picture"/>
+                          <pic:cNvPr id="1916159718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270151059" name="Picture">
+                        <wp:docPr id="1390728710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270151059" name="Picture"/>
+                                <pic:cNvPr id="1390728710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677347787" name="Picture">
+                        <wp:docPr id="1076226743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677347787" name="Picture"/>
+                                <pic:cNvPr id="1076226743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846314458" name="Picture">
+                  <wp:docPr id="1159579133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846314458" name="Picture"/>
+                          <pic:cNvPr id="1159579133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854455474" name="Picture">
+                  <wp:docPr id="1277949538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854455474" name="Picture"/>
+                          <pic:cNvPr id="1277949538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66606391" name="Picture">
+                  <wp:docPr id="590667010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66606391" name="Picture"/>
+                          <pic:cNvPr id="590667010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476041013" name="Picture">
+                  <wp:docPr id="1237652929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476041013" name="Picture"/>
+                          <pic:cNvPr id="1237652929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729039079" name="Picture">
+                  <wp:docPr id="1069748515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729039079" name="Picture"/>
+                          <pic:cNvPr id="1069748515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510435992" name="Picture">
+                  <wp:docPr id="1257524667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510435992" name="Picture"/>
+                          <pic:cNvPr id="1257524667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866879751" name="Picture">
+                        <wp:docPr id="527687373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866879751" name="Picture"/>
+                                <pic:cNvPr id="527687373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080631969" name="Picture">
+                  <wp:docPr id="436338800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080631969" name="Picture"/>
+                          <pic:cNvPr id="436338800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079596507" name="Picture">
+                  <wp:docPr id="1898356654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079596507" name="Picture"/>
+                          <pic:cNvPr id="1898356654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4806342" name="Picture">
+                  <wp:docPr id="979343322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4806342" name="Picture"/>
+                          <pic:cNvPr id="979343322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451745456" name="Picture">
+                  <wp:docPr id="1363650021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451745456" name="Picture"/>
+                          <pic:cNvPr id="1363650021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717074395" name="Picture">
+                  <wp:docPr id="1842125989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717074395" name="Picture"/>
+                          <pic:cNvPr id="1842125989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389813742" name="Picture">
+                  <wp:docPr id="64680754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389813742" name="Picture"/>
+                          <pic:cNvPr id="64680754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32117,57 +32117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592010288" name="Picture">
+                  <wp:docPr id="1264367700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592010288" name="Picture"/>
+                          <pic:cNvPr id="1264367700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32206,57 +32206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420668626" name="Picture">
+                  <wp:docPr id="525046126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420668626" name="Picture"/>
+                          <pic:cNvPr id="525046126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32850,57 +32850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527073436" name="Picture">
+                  <wp:docPr id="1176151137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527073436" name="Picture"/>
+                          <pic:cNvPr id="1176151137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33848,57 +33848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954285912" name="Picture">
+                  <wp:docPr id="250527943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954285912" name="Picture"/>
+                          <pic:cNvPr id="250527943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33951,57 +33951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512187673" name="Picture">
+                  <wp:docPr id="117569803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512187673" name="Picture"/>
+                          <pic:cNvPr id="117569803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35328,57 +35328,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776511056" name="Picture">
+                  <wp:docPr id="962189997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776511056" name="Picture"/>
+                          <pic:cNvPr id="962189997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247295873" name="Picture">
+                        <wp:docPr id="674163108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247295873" name="Picture"/>
+                                <pic:cNvPr id="674163108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37832,57 +37832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684920856" name="Picture">
+                  <wp:docPr id="1607848638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684920856" name="Picture"/>
+                          <pic:cNvPr id="1607848638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37921,57 +37921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970734153" name="Picture">
+                  <wp:docPr id="722513325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970734153" name="Picture"/>
+                          <pic:cNvPr id="722513325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38565,57 +38565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129963082" name="Picture">
+                  <wp:docPr id="1400047224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129963082" name="Picture"/>
+                          <pic:cNvPr id="1400047224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39563,57 +39563,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558028905" name="Picture">
+                  <wp:docPr id="1764454259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558028905" name="Picture"/>
+                          <pic:cNvPr id="1764454259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39666,57 +39666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740616580" name="Picture">
+                  <wp:docPr id="1972354066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740616580" name="Picture"/>
+                          <pic:cNvPr id="1972354066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41043,57 +41043,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765399573" name="Picture">
+                  <wp:docPr id="2141685849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765399573" name="Picture"/>
+                          <pic:cNvPr id="2141685849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42186,57 +42186,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113390186" name="Picture">
+                        <wp:docPr id="1709285799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113390186" name="Picture"/>
+                                <pic:cNvPr id="1709285799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43457,57 +43457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936308725" name="Picture">
+                  <wp:docPr id="762983930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936308725" name="Picture"/>
+                          <pic:cNvPr id="762983930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43537,57 +43537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059610373" name="Picture">
+                  <wp:docPr id="2068189214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059610373" name="Picture"/>
+                          <pic:cNvPr id="2068189214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44016,57 +44016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547279832" name="Picture">
+                  <wp:docPr id="1224446305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547279832" name="Picture"/>
+                          <pic:cNvPr id="1224446305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45787,57 +45787,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481270954" name="Picture">
+                  <wp:docPr id="462335699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481270954" name="Picture"/>
+                          <pic:cNvPr id="462335699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45867,57 +45867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389349096" name="Picture">
+                  <wp:docPr id="420159296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389349096" name="Picture"/>
+                          <pic:cNvPr id="420159296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46346,57 +46346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431757827" name="Picture">
+                  <wp:docPr id="1315235912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431757827" name="Picture"/>
+                          <pic:cNvPr id="1315235912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48501,57 +48501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112768278" name="Picture">
+                  <wp:docPr id="1469046158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112768278" name="Picture"/>
+                          <pic:cNvPr id="1469046158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48572,57 +48572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853323068" name="Picture">
+                  <wp:docPr id="373242144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853323068" name="Picture"/>
+                          <pic:cNvPr id="373242144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48986,57 +48986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207872013" name="Picture">
+                  <wp:docPr id="2138092807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207872013" name="Picture"/>
+                          <pic:cNvPr id="2138092807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>