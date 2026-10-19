--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556266814" name="Picture">
+                  <wp:docPr id="1886703982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556266814" name="Picture"/>
+                          <pic:cNvPr id="1886703982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414373747" name="Picture">
+                  <wp:docPr id="787439770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414373747" name="Picture"/>
+                          <pic:cNvPr id="787439770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98334266" name="Picture">
+                        <wp:docPr id="1219797068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98334266" name="Picture"/>
+                                <pic:cNvPr id="1219797068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956408584" name="Picture">
+                  <wp:docPr id="901813706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956408584" name="Picture"/>
+                          <pic:cNvPr id="901813706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145277409" name="Picture">
+                  <wp:docPr id="746204359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145277409" name="Picture"/>
+                          <pic:cNvPr id="746204359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936471107" name="Picture">
+                  <wp:docPr id="1901483889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936471107" name="Picture"/>
+                          <pic:cNvPr id="1901483889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661669606" name="Picture">
+                  <wp:docPr id="329474426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661669606" name="Picture"/>
+                          <pic:cNvPr id="329474426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622343227" name="Picture">
+                  <wp:docPr id="759070243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622343227" name="Picture"/>
+                          <pic:cNvPr id="759070243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883550527" name="Picture">
+                        <wp:docPr id="1548723309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883550527" name="Picture"/>
+                                <pic:cNvPr id="1548723309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294208465" name="Picture">
+                        <wp:docPr id="1781605346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294208465" name="Picture"/>
+                                <pic:cNvPr id="1781605346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413146397" name="Picture">
+                        <wp:docPr id="1044625246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413146397" name="Picture"/>
+                                <pic:cNvPr id="1044625246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528558773" name="Picture">
+                        <wp:docPr id="1527029071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528558773" name="Picture"/>
+                                <pic:cNvPr id="1527029071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565101574" name="Picture">
+                        <wp:docPr id="1246213916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565101574" name="Picture"/>
+                                <pic:cNvPr id="1246213916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793888399" name="Picture">
+                        <wp:docPr id="2049161379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793888399" name="Picture"/>
+                                <pic:cNvPr id="2049161379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775207769" name="Picture">
+                        <wp:docPr id="805843078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775207769" name="Picture"/>
+                                <pic:cNvPr id="805843078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076646640" name="Picture">
+                        <wp:docPr id="517027431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076646640" name="Picture"/>
+                                <pic:cNvPr id="517027431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500809791" name="Picture">
+                        <wp:docPr id="595198904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500809791" name="Picture"/>
+                                <pic:cNvPr id="595198904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385130868" name="Picture">
+                        <wp:docPr id="638399130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385130868" name="Picture"/>
+                                <pic:cNvPr id="638399130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393366448" name="Picture">
+                        <wp:docPr id="597043394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393366448" name="Picture"/>
+                                <pic:cNvPr id="597043394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952092001" name="Picture">
+                        <wp:docPr id="1298179615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952092001" name="Picture"/>
+                                <pic:cNvPr id="1298179615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274863607" name="Picture">
+                        <wp:docPr id="1243555318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274863607" name="Picture"/>
+                                <pic:cNvPr id="1243555318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326661929" name="Picture">
+                        <wp:docPr id="1869320415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326661929" name="Picture"/>
+                                <pic:cNvPr id="1869320415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346497635" name="Picture">
+                        <wp:docPr id="1029989765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346497635" name="Picture"/>
+                                <pic:cNvPr id="1029989765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105130011" name="Picture">
+                  <wp:docPr id="1947432886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105130011" name="Picture"/>
+                          <pic:cNvPr id="1947432886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938457657" name="Picture">
+                  <wp:docPr id="117124128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938457657" name="Picture"/>
+                          <pic:cNvPr id="117124128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939395536" name="Picture">
+                  <wp:docPr id="1153522094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939395536" name="Picture"/>
+                          <pic:cNvPr id="1153522094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220499890" name="Picture">
+                  <wp:docPr id="992738631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220499890" name="Picture"/>
+                          <pic:cNvPr id="992738631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480044016" name="Picture">
+                  <wp:docPr id="115468497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480044016" name="Picture"/>
+                          <pic:cNvPr id="115468497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562325790" name="Picture">
+                  <wp:docPr id="1821401440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562325790" name="Picture"/>
+                          <pic:cNvPr id="1821401440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717882210" name="Picture">
+                        <wp:docPr id="31548171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717882210" name="Picture"/>
+                                <pic:cNvPr id="31548171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350378798" name="Picture">
+                  <wp:docPr id="1234171466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350378798" name="Picture"/>
+                          <pic:cNvPr id="1234171466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495279173" name="Picture">
+                  <wp:docPr id="2130201660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495279173" name="Picture"/>
+                          <pic:cNvPr id="2130201660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731108228" name="Picture">
+                  <wp:docPr id="1946911187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731108228" name="Picture"/>
+                          <pic:cNvPr id="1946911187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174517629" name="Picture">
+                  <wp:docPr id="1983754712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174517629" name="Picture"/>
+                          <pic:cNvPr id="1983754712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136002149" name="Picture">
+                  <wp:docPr id="1880538349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136002149" name="Picture"/>
+                          <pic:cNvPr id="1880538349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792235773" name="Picture">
+                  <wp:docPr id="2091184220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792235773" name="Picture"/>
+                          <pic:cNvPr id="2091184220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442424381" name="Picture">
+                        <wp:docPr id="1980326481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442424381" name="Picture"/>
+                                <pic:cNvPr id="1980326481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782217531" name="Picture">
+                  <wp:docPr id="762600156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782217531" name="Picture"/>
+                          <pic:cNvPr id="762600156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167687267" name="Picture">
+                  <wp:docPr id="1292542671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167687267" name="Picture"/>
+                          <pic:cNvPr id="1292542671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571639383" name="Picture">
+                  <wp:docPr id="617206391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571639383" name="Picture"/>
+                          <pic:cNvPr id="617206391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77846184" name="Picture">
+                  <wp:docPr id="71507778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77846184" name="Picture"/>
+                          <pic:cNvPr id="71507778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496927605" name="Picture">
+                  <wp:docPr id="1756578291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496927605" name="Picture"/>
+                          <pic:cNvPr id="1756578291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805733029" name="Picture">
+                  <wp:docPr id="106909684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805733029" name="Picture"/>
+                          <pic:cNvPr id="106909684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477947273" name="Picture">
+                        <wp:docPr id="369122515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477947273" name="Picture"/>
+                                <pic:cNvPr id="369122515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959583306" name="Picture">
+                  <wp:docPr id="1792839944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959583306" name="Picture"/>
+                          <pic:cNvPr id="1792839944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176448963" name="Picture">
+                  <wp:docPr id="400609220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176448963" name="Picture"/>
+                          <pic:cNvPr id="400609220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227770742" name="Picture">
+                  <wp:docPr id="706762200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227770742" name="Picture"/>
+                          <pic:cNvPr id="706762200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871414503" name="Picture">
+                  <wp:docPr id="608892234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871414503" name="Picture"/>
+                          <pic:cNvPr id="608892234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409561443" name="Picture">
+                  <wp:docPr id="1265923141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409561443" name="Picture"/>
+                          <pic:cNvPr id="1265923141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360247254" name="Picture">
+                  <wp:docPr id="484087064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360247254" name="Picture"/>
+                          <pic:cNvPr id="484087064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657243588" name="Picture">
+                        <wp:docPr id="392410112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657243588" name="Picture"/>
+                                <pic:cNvPr id="392410112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183838613" name="Picture">
+                  <wp:docPr id="1606657628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183838613" name="Picture"/>
+                          <pic:cNvPr id="1606657628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224042898" name="Picture">
+                  <wp:docPr id="1426770448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224042898" name="Picture"/>
+                          <pic:cNvPr id="1426770448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050665876" name="Picture">
+                  <wp:docPr id="1179458953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050665876" name="Picture"/>
+                          <pic:cNvPr id="1179458953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339562802" name="Picture">
+                  <wp:docPr id="1134390485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339562802" name="Picture"/>
+                          <pic:cNvPr id="1134390485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161897863" name="Picture">
+                  <wp:docPr id="1117596567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161897863" name="Picture"/>
+                          <pic:cNvPr id="1117596567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124920000" name="Picture">
+                  <wp:docPr id="421653565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124920000" name="Picture"/>
+                          <pic:cNvPr id="421653565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387815471" name="Picture">
+                  <wp:docPr id="782647023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387815471" name="Picture"/>
+                          <pic:cNvPr id="782647023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168163652" name="Picture">
+                  <wp:docPr id="388515746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168163652" name="Picture"/>
+                          <pic:cNvPr id="388515746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58634918" name="Picture">
+                  <wp:docPr id="170030964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58634918" name="Picture"/>
+                          <pic:cNvPr id="170030964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>