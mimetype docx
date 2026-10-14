--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113612488" name="Picture">
+                  <wp:docPr id="113872181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113612488" name="Picture"/>
+                          <pic:cNvPr id="113872181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752874876" name="Picture">
+                  <wp:docPr id="61608770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752874876" name="Picture"/>
+                          <pic:cNvPr id="61608770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495811333" name="Picture">
+                        <wp:docPr id="19596869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495811333" name="Picture"/>
+                                <pic:cNvPr id="19596869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778391562" name="Picture">
+                  <wp:docPr id="393748992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778391562" name="Picture"/>
+                          <pic:cNvPr id="393748992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544895885" name="Picture">
+                  <wp:docPr id="2111425770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544895885" name="Picture"/>
+                          <pic:cNvPr id="2111425770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887781302" name="Picture">
+                  <wp:docPr id="398999914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887781302" name="Picture"/>
+                          <pic:cNvPr id="398999914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630122005" name="Picture">
+                  <wp:docPr id="27085719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630122005" name="Picture"/>
+                          <pic:cNvPr id="27085719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857349073" name="Picture">
+                  <wp:docPr id="504237838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857349073" name="Picture"/>
+                          <pic:cNvPr id="504237838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49501734" name="Picture">
+                        <wp:docPr id="794215703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49501734" name="Picture"/>
+                                <pic:cNvPr id="794215703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661909022" name="Picture">
+                        <wp:docPr id="1331610731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661909022" name="Picture"/>
+                                <pic:cNvPr id="1331610731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203002724" name="Picture">
+                        <wp:docPr id="672683273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203002724" name="Picture"/>
+                                <pic:cNvPr id="672683273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114184301" name="Picture">
+                        <wp:docPr id="416287112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114184301" name="Picture"/>
+                                <pic:cNvPr id="416287112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="770240732" name="Picture">
+                        <wp:docPr id="1549850615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="770240732" name="Picture"/>
+                                <pic:cNvPr id="1549850615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="942455827" name="Picture">
+                        <wp:docPr id="204218753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="942455827" name="Picture"/>
+                                <pic:cNvPr id="204218753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233450068" name="Picture">
+                        <wp:docPr id="2094923977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233450068" name="Picture"/>
+                                <pic:cNvPr id="2094923977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499443566" name="Picture">
+                        <wp:docPr id="511989712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499443566" name="Picture"/>
+                                <pic:cNvPr id="511989712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107067532" name="Picture">
+                        <wp:docPr id="909980501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107067532" name="Picture"/>
+                                <pic:cNvPr id="909980501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="804315503" name="Picture">
+                        <wp:docPr id="1819485247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="804315503" name="Picture"/>
+                                <pic:cNvPr id="1819485247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977266516" name="Picture">
+                        <wp:docPr id="582143513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977266516" name="Picture"/>
+                                <pic:cNvPr id="582143513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354118627" name="Picture">
+                        <wp:docPr id="1543378792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354118627" name="Picture"/>
+                                <pic:cNvPr id="1543378792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719431860" name="Picture">
+                        <wp:docPr id="1515057302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719431860" name="Picture"/>
+                                <pic:cNvPr id="1515057302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686903483" name="Picture">
+                        <wp:docPr id="1689303924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686903483" name="Picture"/>
+                                <pic:cNvPr id="1689303924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304460265" name="Picture">
+                        <wp:docPr id="1988090286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304460265" name="Picture"/>
+                                <pic:cNvPr id="1988090286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972112794" name="Picture">
+                  <wp:docPr id="1365543423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972112794" name="Picture"/>
+                          <pic:cNvPr id="1365543423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694241757" name="Picture">
+                  <wp:docPr id="1274990851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694241757" name="Picture"/>
+                          <pic:cNvPr id="1274990851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972231983" name="Picture">
+                  <wp:docPr id="779272424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972231983" name="Picture"/>
+                          <pic:cNvPr id="779272424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702183326" name="Picture">
+                  <wp:docPr id="1052846434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702183326" name="Picture"/>
+                          <pic:cNvPr id="1052846434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453076541" name="Picture">
+                  <wp:docPr id="1444279282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453076541" name="Picture"/>
+                          <pic:cNvPr id="1444279282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850563252" name="Picture">
+                  <wp:docPr id="1476373617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850563252" name="Picture"/>
+                          <pic:cNvPr id="1476373617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1596921130" name="Picture">
+                        <wp:docPr id="1321114934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1596921130" name="Picture"/>
+                                <pic:cNvPr id="1321114934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905509743" name="Picture">
+                  <wp:docPr id="1372928031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905509743" name="Picture"/>
+                          <pic:cNvPr id="1372928031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611788396" name="Picture">
+                  <wp:docPr id="1292643519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611788396" name="Picture"/>
+                          <pic:cNvPr id="1292643519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194344193" name="Picture">
+                  <wp:docPr id="2011254533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194344193" name="Picture"/>
+                          <pic:cNvPr id="2011254533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643875961" name="Picture">
+                  <wp:docPr id="2034608947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643875961" name="Picture"/>
+                          <pic:cNvPr id="2034608947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265874663" name="Picture">
+                  <wp:docPr id="467336132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265874663" name="Picture"/>
+                          <pic:cNvPr id="467336132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417009654" name="Picture">
+                  <wp:docPr id="853998707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417009654" name="Picture"/>
+                          <pic:cNvPr id="853998707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093883374" name="Picture">
+                        <wp:docPr id="300614208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093883374" name="Picture"/>
+                                <pic:cNvPr id="300614208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633422974" name="Picture">
+                  <wp:docPr id="493338587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633422974" name="Picture"/>
+                          <pic:cNvPr id="493338587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799229581" name="Picture">
+                  <wp:docPr id="1347300441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799229581" name="Picture"/>
+                          <pic:cNvPr id="1347300441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479632944" name="Picture">
+                  <wp:docPr id="260998552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479632944" name="Picture"/>
+                          <pic:cNvPr id="260998552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135503450" name="Picture">
+                  <wp:docPr id="1883859862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135503450" name="Picture"/>
+                          <pic:cNvPr id="1883859862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834494878" name="Picture">
+                  <wp:docPr id="1072500553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834494878" name="Picture"/>
+                          <pic:cNvPr id="1072500553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281603655" name="Picture">
+                  <wp:docPr id="1051334010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281603655" name="Picture"/>
+                          <pic:cNvPr id="1051334010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29063,51 +29063,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1300"/>
+          <w:trHeight w:hRule="atLeast" w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072457122" name="Picture">
+                        <wp:docPr id="1410502554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072457122" name="Picture"/>
+                                <pic:cNvPr id="1410502554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29621,51 +29621,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="400"/>
+                <w:trHeight w:hRule="atLeast" w:val="780"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29690,50 +29690,54 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Feu de forêt</w:t>
+                    <w:br/>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -30895,51 +30899,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1600"/>
+          <w:trHeight w:hRule="exact" w:val="1220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31552,57 +31556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501445899" name="Picture">
+                  <wp:docPr id="1034645263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501445899" name="Picture"/>
+                          <pic:cNvPr id="1034645263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297684728" name="Picture">
+                  <wp:docPr id="1835399900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297684728" name="Picture"/>
+                          <pic:cNvPr id="1835399900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302591512" name="Picture">
+                  <wp:docPr id="759940789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302591512" name="Picture"/>
+                          <pic:cNvPr id="759940789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165305228" name="Picture">
+                  <wp:docPr id="894530611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165305228" name="Picture"/>
+                          <pic:cNvPr id="894530611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794121153" name="Picture">
+                  <wp:docPr id="2007026527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794121153" name="Picture"/>
+                          <pic:cNvPr id="2007026527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34043,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943807423" name="Picture">
+                  <wp:docPr id="78497136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943807423" name="Picture"/>
+                          <pic:cNvPr id="78497136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288858764" name="Picture">
+                  <wp:docPr id="1312648291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288858764" name="Picture"/>
+                          <pic:cNvPr id="1312648291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091084831" name="Picture">
+                  <wp:docPr id="353677096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091084831" name="Picture"/>
+                          <pic:cNvPr id="353677096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36665,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784667521" name="Picture">
+                  <wp:docPr id="1050617029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784667521" name="Picture"/>
+                          <pic:cNvPr id="1050617029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910829073" name="Picture">
+                        <wp:docPr id="1797482987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910829073" name="Picture"/>
+                                <pic:cNvPr id="1797482987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40032,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886262287" name="Picture">
+                  <wp:docPr id="923443509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886262287" name="Picture"/>
+                          <pic:cNvPr id="923443509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40121,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620991386" name="Picture">
+                  <wp:docPr id="429840875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620991386" name="Picture"/>
+                          <pic:cNvPr id="429840875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941019475" name="Picture">
+                  <wp:docPr id="1770166018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941019475" name="Picture"/>
+                          <pic:cNvPr id="1770166018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41763,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712970038" name="Picture">
+                  <wp:docPr id="1231962019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712970038" name="Picture"/>
+                          <pic:cNvPr id="1231962019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100138338" name="Picture">
+                  <wp:docPr id="1899232516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100138338" name="Picture"/>
+                          <pic:cNvPr id="1899232516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43243,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551555274" name="Picture">
+                  <wp:docPr id="1084845966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551555274" name="Picture"/>
+                          <pic:cNvPr id="1084845966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44386,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820576331" name="Picture">
+                        <wp:docPr id="1453942436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820576331" name="Picture"/>
+                                <pic:cNvPr id="1453942436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45607,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986656790" name="Picture">
+                  <wp:docPr id="1576515296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986656790" name="Picture"/>
+                          <pic:cNvPr id="1576515296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45678,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412453167" name="Picture">
+                  <wp:docPr id="271370877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412453167" name="Picture"/>
+                          <pic:cNvPr id="271370877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46092,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950966240" name="Picture">
+                  <wp:docPr id="605584926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950966240" name="Picture"/>
+                          <pic:cNvPr id="605584926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>