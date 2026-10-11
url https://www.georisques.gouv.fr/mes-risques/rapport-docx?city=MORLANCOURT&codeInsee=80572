--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892410396" name="Picture">
+                  <wp:docPr id="384130601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892410396" name="Picture"/>
+                          <pic:cNvPr id="384130601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277586738" name="Picture">
+                  <wp:docPr id="970792355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277586738" name="Picture"/>
+                          <pic:cNvPr id="970792355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="301063216" name="Picture">
+                        <wp:docPr id="2013204527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="301063216" name="Picture"/>
+                                <pic:cNvPr id="2013204527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617624918" name="Picture">
+                  <wp:docPr id="261017343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617624918" name="Picture"/>
+                          <pic:cNvPr id="261017343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467200059" name="Picture">
+                  <wp:docPr id="562486921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467200059" name="Picture"/>
+                          <pic:cNvPr id="562486921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205822299" name="Picture">
+                  <wp:docPr id="247304244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205822299" name="Picture"/>
+                          <pic:cNvPr id="247304244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321166056" name="Picture">
+                  <wp:docPr id="689267594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321166056" name="Picture"/>
+                          <pic:cNvPr id="689267594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989619307" name="Picture">
+                  <wp:docPr id="1688932963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989619307" name="Picture"/>
+                          <pic:cNvPr id="1688932963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139452996" name="Picture">
+                        <wp:docPr id="1680718576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139452996" name="Picture"/>
+                                <pic:cNvPr id="1680718576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714095206" name="Picture">
+                        <wp:docPr id="1770247575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714095206" name="Picture"/>
+                                <pic:cNvPr id="1770247575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611338457" name="Picture">
+                        <wp:docPr id="613711959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611338457" name="Picture"/>
+                                <pic:cNvPr id="613711959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078160349" name="Picture">
+                        <wp:docPr id="900608751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078160349" name="Picture"/>
+                                <pic:cNvPr id="900608751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948646639" name="Picture">
+                        <wp:docPr id="1272868097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948646639" name="Picture"/>
+                                <pic:cNvPr id="1272868097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109856539" name="Picture">
+                        <wp:docPr id="2016483775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109856539" name="Picture"/>
+                                <pic:cNvPr id="2016483775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847748914" name="Picture">
+                        <wp:docPr id="2009553549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847748914" name="Picture"/>
+                                <pic:cNvPr id="2009553549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240545526" name="Picture">
+                        <wp:docPr id="1129633547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240545526" name="Picture"/>
+                                <pic:cNvPr id="1129633547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227702387" name="Picture">
+                        <wp:docPr id="1224891912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227702387" name="Picture"/>
+                                <pic:cNvPr id="1224891912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345580958" name="Picture">
+                        <wp:docPr id="157724089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345580958" name="Picture"/>
+                                <pic:cNvPr id="157724089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696261260" name="Picture">
+                        <wp:docPr id="606514710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696261260" name="Picture"/>
+                                <pic:cNvPr id="606514710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518454841" name="Picture">
+                        <wp:docPr id="912390043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518454841" name="Picture"/>
+                                <pic:cNvPr id="912390043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246034959" name="Picture">
+                        <wp:docPr id="401839770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246034959" name="Picture"/>
+                                <pic:cNvPr id="401839770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633481811" name="Picture">
+                        <wp:docPr id="336603890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633481811" name="Picture"/>
+                                <pic:cNvPr id="336603890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643615921" name="Picture">
+                        <wp:docPr id="2021870494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643615921" name="Picture"/>
+                                <pic:cNvPr id="2021870494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503020766" name="Picture">
+                  <wp:docPr id="2056041820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503020766" name="Picture"/>
+                          <pic:cNvPr id="2056041820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217609794" name="Picture">
+                  <wp:docPr id="48749074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217609794" name="Picture"/>
+                          <pic:cNvPr id="48749074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865688770" name="Picture">
+                  <wp:docPr id="1804681862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865688770" name="Picture"/>
+                          <pic:cNvPr id="1804681862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326212049" name="Picture">
+                  <wp:docPr id="1563996664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326212049" name="Picture"/>
+                          <pic:cNvPr id="1563996664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547688407" name="Picture">
+                  <wp:docPr id="353273780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547688407" name="Picture"/>
+                          <pic:cNvPr id="353273780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076763119" name="Picture">
+                  <wp:docPr id="1855730543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076763119" name="Picture"/>
+                          <pic:cNvPr id="1855730543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525674530" name="Picture">
+                        <wp:docPr id="1526830137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525674530" name="Picture"/>
+                                <pic:cNvPr id="1526830137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363501004" name="Picture">
+                        <wp:docPr id="1534056194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363501004" name="Picture"/>
+                                <pic:cNvPr id="1534056194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472410463" name="Picture">
+                  <wp:docPr id="1832294011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472410463" name="Picture"/>
+                          <pic:cNvPr id="1832294011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505205042" name="Picture">
+                  <wp:docPr id="367818910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505205042" name="Picture"/>
+                          <pic:cNvPr id="367818910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418537789" name="Picture">
+                  <wp:docPr id="815692518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418537789" name="Picture"/>
+                          <pic:cNvPr id="815692518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000284900" name="Picture">
+                  <wp:docPr id="1328892158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000284900" name="Picture"/>
+                          <pic:cNvPr id="1328892158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862515103" name="Picture">
+                  <wp:docPr id="1107147386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862515103" name="Picture"/>
+                          <pic:cNvPr id="1107147386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079557902" name="Picture">
+                  <wp:docPr id="695201591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079557902" name="Picture"/>
+                          <pic:cNvPr id="695201591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8953528" name="Picture">
+                        <wp:docPr id="1343664832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8953528" name="Picture"/>
+                                <pic:cNvPr id="1343664832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733610590" name="Picture">
+                  <wp:docPr id="114747810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733610590" name="Picture"/>
+                          <pic:cNvPr id="114747810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710616974" name="Picture">
+                  <wp:docPr id="1235788025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710616974" name="Picture"/>
+                          <pic:cNvPr id="1235788025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307911997" name="Picture">
+                  <wp:docPr id="182296667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307911997" name="Picture"/>
+                          <pic:cNvPr id="182296667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765358575" name="Picture">
+                  <wp:docPr id="503397160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765358575" name="Picture"/>
+                          <pic:cNvPr id="503397160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92514922" name="Picture">
+                  <wp:docPr id="1976405303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92514922" name="Picture"/>
+                          <pic:cNvPr id="1976405303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003769780" name="Picture">
+                  <wp:docPr id="1325236793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003769780" name="Picture"/>
+                          <pic:cNvPr id="1325236793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346203718" name="Picture">
+                        <wp:docPr id="129192453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346203718" name="Picture"/>
+                                <pic:cNvPr id="129192453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462405599" name="Picture">
+                  <wp:docPr id="629011584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462405599" name="Picture"/>
+                          <pic:cNvPr id="629011584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301315586" name="Picture">
+                  <wp:docPr id="1925041633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301315586" name="Picture"/>
+                          <pic:cNvPr id="1925041633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239637461" name="Picture">
+                  <wp:docPr id="1752174779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239637461" name="Picture"/>
+                          <pic:cNvPr id="1752174779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691487121" name="Picture">
+                  <wp:docPr id="1289825142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691487121" name="Picture"/>
+                          <pic:cNvPr id="1289825142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403084697" name="Picture">
+                  <wp:docPr id="428108544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403084697" name="Picture"/>
+                          <pic:cNvPr id="428108544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105439326" name="Picture">
+                  <wp:docPr id="1286944008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105439326" name="Picture"/>
+                          <pic:cNvPr id="1286944008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951053713" name="Picture">
+                        <wp:docPr id="102701496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951053713" name="Picture"/>
+                                <pic:cNvPr id="102701496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474302749" name="Picture">
+                  <wp:docPr id="2099224646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474302749" name="Picture"/>
+                          <pic:cNvPr id="2099224646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983365199" name="Picture">
+                  <wp:docPr id="53716100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983365199" name="Picture"/>
+                          <pic:cNvPr id="53716100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678957351" name="Picture">
+                  <wp:docPr id="1535416997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678957351" name="Picture"/>
+                          <pic:cNvPr id="1535416997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297733644" name="Picture">
+                  <wp:docPr id="2084934472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297733644" name="Picture"/>
+                          <pic:cNvPr id="2084934472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837752001" name="Picture">
+                  <wp:docPr id="1561783140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837752001" name="Picture"/>
+                          <pic:cNvPr id="1561783140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719803431" name="Picture">
+                  <wp:docPr id="1578051507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719803431" name="Picture"/>
+                          <pic:cNvPr id="1578051507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689762522" name="Picture">
+                  <wp:docPr id="365636162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689762522" name="Picture"/>
+                          <pic:cNvPr id="365636162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936127803" name="Picture">
+                  <wp:docPr id="474083582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936127803" name="Picture"/>
+                          <pic:cNvPr id="474083582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963902083" name="Picture">
+                  <wp:docPr id="519945177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963902083" name="Picture"/>
+                          <pic:cNvPr id="519945177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>