--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322097606" name="Picture">
+                  <wp:docPr id="829217715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322097606" name="Picture"/>
+                          <pic:cNvPr id="829217715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413445304" name="Picture">
+                  <wp:docPr id="94122931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413445304" name="Picture"/>
+                          <pic:cNvPr id="94122931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951520576" name="Picture">
+                        <wp:docPr id="749679169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951520576" name="Picture"/>
+                                <pic:cNvPr id="749679169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938997602" name="Picture">
+                  <wp:docPr id="169058301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938997602" name="Picture"/>
+                          <pic:cNvPr id="169058301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408298655" name="Picture">
+                  <wp:docPr id="1431345541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408298655" name="Picture"/>
+                          <pic:cNvPr id="1431345541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215627918" name="Picture">
+                  <wp:docPr id="1639555980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215627918" name="Picture"/>
+                          <pic:cNvPr id="1639555980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625346899" name="Picture">
+                  <wp:docPr id="1737637159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625346899" name="Picture"/>
+                          <pic:cNvPr id="1737637159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274974993" name="Picture">
+                  <wp:docPr id="1487780618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274974993" name="Picture"/>
+                          <pic:cNvPr id="1487780618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855408624" name="Picture">
+                        <wp:docPr id="1379673428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855408624" name="Picture"/>
+                                <pic:cNvPr id="1379673428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334763563" name="Picture">
+                        <wp:docPr id="438502339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334763563" name="Picture"/>
+                                <pic:cNvPr id="438502339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156651272" name="Picture">
+                        <wp:docPr id="2043703375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156651272" name="Picture"/>
+                                <pic:cNvPr id="2043703375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001984929" name="Picture">
+                        <wp:docPr id="1187656601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001984929" name="Picture"/>
+                                <pic:cNvPr id="1187656601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809557120" name="Picture">
+                        <wp:docPr id="687312971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809557120" name="Picture"/>
+                                <pic:cNvPr id="687312971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168979674" name="Picture">
+                        <wp:docPr id="573057755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168979674" name="Picture"/>
+                                <pic:cNvPr id="573057755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308139017" name="Picture">
+                        <wp:docPr id="883660430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308139017" name="Picture"/>
+                                <pic:cNvPr id="883660430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032072752" name="Picture">
+                        <wp:docPr id="310505496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032072752" name="Picture"/>
+                                <pic:cNvPr id="310505496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146084869" name="Picture">
+                        <wp:docPr id="1568573542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146084869" name="Picture"/>
+                                <pic:cNvPr id="1568573542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1124767292" name="Picture">
+                        <wp:docPr id="555022473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1124767292" name="Picture"/>
+                                <pic:cNvPr id="555022473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572073758" name="Picture">
+                        <wp:docPr id="1810363362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572073758" name="Picture"/>
+                                <pic:cNvPr id="1810363362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221922447" name="Picture">
+                        <wp:docPr id="984927122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221922447" name="Picture"/>
+                                <pic:cNvPr id="984927122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373471290" name="Picture">
+                  <wp:docPr id="1908031634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373471290" name="Picture"/>
+                          <pic:cNvPr id="1908031634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490947914" name="Picture">
+                  <wp:docPr id="394776531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490947914" name="Picture"/>
+                          <pic:cNvPr id="394776531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010458414" name="Picture">
+                  <wp:docPr id="1870933638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010458414" name="Picture"/>
+                          <pic:cNvPr id="1870933638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256718471" name="Picture">
+                  <wp:docPr id="672782378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256718471" name="Picture"/>
+                          <pic:cNvPr id="672782378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376504380" name="Picture">
+                  <wp:docPr id="898630050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376504380" name="Picture"/>
+                          <pic:cNvPr id="898630050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740782177" name="Picture">
+                  <wp:docPr id="5270648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740782177" name="Picture"/>
+                          <pic:cNvPr id="5270648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496219098" name="Picture">
+                        <wp:docPr id="1707468297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496219098" name="Picture"/>
+                                <pic:cNvPr id="1707468297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381024749" name="Picture">
+                  <wp:docPr id="1658396747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381024749" name="Picture"/>
+                          <pic:cNvPr id="1658396747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471649844" name="Picture">
+                  <wp:docPr id="877047737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471649844" name="Picture"/>
+                          <pic:cNvPr id="877047737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470917902" name="Picture">
+                  <wp:docPr id="2121921174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470917902" name="Picture"/>
+                          <pic:cNvPr id="2121921174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720119686" name="Picture">
+                  <wp:docPr id="1572095292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720119686" name="Picture"/>
+                          <pic:cNvPr id="1572095292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983063080" name="Picture">
+                  <wp:docPr id="1138072557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983063080" name="Picture"/>
+                          <pic:cNvPr id="1138072557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26705572" name="Picture">
+                  <wp:docPr id="60508112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26705572" name="Picture"/>
+                          <pic:cNvPr id="60508112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363305775" name="Picture">
+                        <wp:docPr id="593459335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363305775" name="Picture"/>
+                                <pic:cNvPr id="593459335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242372165" name="Picture">
+                        <wp:docPr id="2097835436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242372165" name="Picture"/>
+                                <pic:cNvPr id="2097835436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666878664" name="Picture">
+                  <wp:docPr id="625588682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666878664" name="Picture"/>
+                          <pic:cNvPr id="625588682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101690700" name="Picture">
+                  <wp:docPr id="1303884339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101690700" name="Picture"/>
+                          <pic:cNvPr id="1303884339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775798304" name="Picture">
+                  <wp:docPr id="2085761402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775798304" name="Picture"/>
+                          <pic:cNvPr id="2085761402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712622236" name="Picture">
+                  <wp:docPr id="791149526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712622236" name="Picture"/>
+                          <pic:cNvPr id="791149526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671767564" name="Picture">
+                  <wp:docPr id="2017418073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671767564" name="Picture"/>
+                          <pic:cNvPr id="2017418073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376435976" name="Picture">
+                  <wp:docPr id="547072086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376435976" name="Picture"/>
+                          <pic:cNvPr id="547072086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540306018" name="Picture">
+                        <wp:docPr id="844601552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540306018" name="Picture"/>
+                                <pic:cNvPr id="844601552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555706604" name="Picture">
+                  <wp:docPr id="1341345748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555706604" name="Picture"/>
+                          <pic:cNvPr id="1341345748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877746198" name="Picture">
+                  <wp:docPr id="195021847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877746198" name="Picture"/>
+                          <pic:cNvPr id="195021847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390916354" name="Picture">
+                  <wp:docPr id="1748541745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390916354" name="Picture"/>
+                          <pic:cNvPr id="1748541745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721435296" name="Picture">
+                  <wp:docPr id="876480157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721435296" name="Picture"/>
+                          <pic:cNvPr id="876480157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532215231" name="Picture">
+                  <wp:docPr id="814203707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532215231" name="Picture"/>
+                          <pic:cNvPr id="814203707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098518185" name="Picture">
+                  <wp:docPr id="2009308092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098518185" name="Picture"/>
+                          <pic:cNvPr id="2009308092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488817692" name="Picture">
+                        <wp:docPr id="1696893130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488817692" name="Picture"/>
+                                <pic:cNvPr id="1696893130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227082980" name="Picture">
+                  <wp:docPr id="240247209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227082980" name="Picture"/>
+                          <pic:cNvPr id="240247209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749331274" name="Picture">
+                  <wp:docPr id="1868595255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749331274" name="Picture"/>
+                          <pic:cNvPr id="1868595255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234744302" name="Picture">
+                  <wp:docPr id="1108331177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234744302" name="Picture"/>
+                          <pic:cNvPr id="1108331177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>