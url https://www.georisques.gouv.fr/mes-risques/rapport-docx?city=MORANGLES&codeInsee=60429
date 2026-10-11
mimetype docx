--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695228887" name="Picture">
+                  <wp:docPr id="551388811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695228887" name="Picture"/>
+                          <pic:cNvPr id="551388811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118433644" name="Picture">
+                  <wp:docPr id="1490934299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118433644" name="Picture"/>
+                          <pic:cNvPr id="1490934299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478751240" name="Picture">
+                        <wp:docPr id="344783983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478751240" name="Picture"/>
+                                <pic:cNvPr id="344783983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038297315" name="Picture">
+                  <wp:docPr id="988702837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038297315" name="Picture"/>
+                          <pic:cNvPr id="988702837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836011590" name="Picture">
+                  <wp:docPr id="1227664747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836011590" name="Picture"/>
+                          <pic:cNvPr id="1227664747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093729409" name="Picture">
+                  <wp:docPr id="601643260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093729409" name="Picture"/>
+                          <pic:cNvPr id="601643260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196340469" name="Picture">
+                  <wp:docPr id="1629892809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196340469" name="Picture"/>
+                          <pic:cNvPr id="1629892809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920864987" name="Picture">
+                  <wp:docPr id="313269349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920864987" name="Picture"/>
+                          <pic:cNvPr id="313269349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661268632" name="Picture">
+                        <wp:docPr id="81666587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661268632" name="Picture"/>
+                                <pic:cNvPr id="81666587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069873211" name="Picture">
+                        <wp:docPr id="906651816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069873211" name="Picture"/>
+                                <pic:cNvPr id="906651816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832467202" name="Picture">
+                        <wp:docPr id="1451277684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832467202" name="Picture"/>
+                                <pic:cNvPr id="1451277684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119756594" name="Picture">
+                        <wp:docPr id="1617256694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119756594" name="Picture"/>
+                                <pic:cNvPr id="1617256694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4149482" name="Picture">
+                        <wp:docPr id="429175948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4149482" name="Picture"/>
+                                <pic:cNvPr id="429175948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636546092" name="Picture">
+                        <wp:docPr id="1091377272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636546092" name="Picture"/>
+                                <pic:cNvPr id="1091377272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565249096" name="Picture">
+                        <wp:docPr id="915544611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565249096" name="Picture"/>
+                                <pic:cNvPr id="915544611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739197834" name="Picture">
+                        <wp:docPr id="2145473477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739197834" name="Picture"/>
+                                <pic:cNvPr id="2145473477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649202533" name="Picture">
+                        <wp:docPr id="835714623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649202533" name="Picture"/>
+                                <pic:cNvPr id="835714623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988439447" name="Picture">
+                        <wp:docPr id="1989161567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988439447" name="Picture"/>
+                                <pic:cNvPr id="1989161567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701073805" name="Picture">
+                        <wp:docPr id="1827346369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701073805" name="Picture"/>
+                                <pic:cNvPr id="1827346369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382821966" name="Picture">
+                        <wp:docPr id="683313557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382821966" name="Picture"/>
+                                <pic:cNvPr id="683313557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913186369" name="Picture">
+                        <wp:docPr id="1273159673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913186369" name="Picture"/>
+                                <pic:cNvPr id="1273159673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368840113" name="Picture">
+                        <wp:docPr id="1925624829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368840113" name="Picture"/>
+                                <pic:cNvPr id="1925624829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422148100" name="Picture">
+                        <wp:docPr id="930721631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422148100" name="Picture"/>
+                                <pic:cNvPr id="930721631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135288753" name="Picture">
+                  <wp:docPr id="1968986445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135288753" name="Picture"/>
+                          <pic:cNvPr id="1968986445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011203075" name="Picture">
+                  <wp:docPr id="475376453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011203075" name="Picture"/>
+                          <pic:cNvPr id="475376453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069924776" name="Picture">
+                  <wp:docPr id="1893330921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069924776" name="Picture"/>
+                          <pic:cNvPr id="1893330921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298030403" name="Picture">
+                  <wp:docPr id="286264448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298030403" name="Picture"/>
+                          <pic:cNvPr id="286264448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296901647" name="Picture">
+                  <wp:docPr id="820323728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296901647" name="Picture"/>
+                          <pic:cNvPr id="820323728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844360785" name="Picture">
+                  <wp:docPr id="1593880113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844360785" name="Picture"/>
+                          <pic:cNvPr id="1593880113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424371172" name="Picture">
+                        <wp:docPr id="349582913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424371172" name="Picture"/>
+                                <pic:cNvPr id="349582913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663973081" name="Picture">
+                        <wp:docPr id="77770761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663973081" name="Picture"/>
+                                <pic:cNvPr id="77770761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581903235" name="Picture">
+                  <wp:docPr id="1086444135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581903235" name="Picture"/>
+                          <pic:cNvPr id="1086444135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742729019" name="Picture">
+                  <wp:docPr id="488624308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742729019" name="Picture"/>
+                          <pic:cNvPr id="488624308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269246926" name="Picture">
+                  <wp:docPr id="204216806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269246926" name="Picture"/>
+                          <pic:cNvPr id="204216806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062600912" name="Picture">
+                  <wp:docPr id="476087299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062600912" name="Picture"/>
+                          <pic:cNvPr id="476087299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353368265" name="Picture">
+                  <wp:docPr id="1415873819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353368265" name="Picture"/>
+                          <pic:cNvPr id="1415873819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523513407" name="Picture">
+                  <wp:docPr id="852162011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523513407" name="Picture"/>
+                          <pic:cNvPr id="852162011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24504,57 +24504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757416156" name="Picture">
+                        <wp:docPr id="1333415733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757416156" name="Picture"/>
+                                <pic:cNvPr id="1333415733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25923,57 +25923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930280364" name="Picture">
+                  <wp:docPr id="64517279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930280364" name="Picture"/>
+                          <pic:cNvPr id="64517279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26012,57 +26012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605386115" name="Picture">
+                  <wp:docPr id="757171922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605386115" name="Picture"/>
+                          <pic:cNvPr id="757171922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26701,57 +26701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758688550" name="Picture">
+                  <wp:docPr id="1769564343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758688550" name="Picture"/>
+                          <pic:cNvPr id="1769564343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27789,57 +27789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108323062" name="Picture">
+                  <wp:docPr id="1188889958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108323062" name="Picture"/>
+                          <pic:cNvPr id="1188889958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27892,57 +27892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104079249" name="Picture">
+                  <wp:docPr id="1776692791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104079249" name="Picture"/>
+                          <pic:cNvPr id="1776692791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29365,57 +29365,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170392885" name="Picture">
+                  <wp:docPr id="1962380909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170392885" name="Picture"/>
+                          <pic:cNvPr id="1962380909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32111,57 +32111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551713475" name="Picture">
+                  <wp:docPr id="736675893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551713475" name="Picture"/>
+                          <pic:cNvPr id="736675893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32200,57 +32200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362407359" name="Picture">
+                  <wp:docPr id="1663352771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362407359" name="Picture"/>
+                          <pic:cNvPr id="1663352771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32844,57 +32844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827465610" name="Picture">
+                  <wp:docPr id="201232628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827465610" name="Picture"/>
+                          <pic:cNvPr id="201232628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53855076" name="Picture">
+                  <wp:docPr id="1282637325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53855076" name="Picture"/>
+                          <pic:cNvPr id="1282637325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33945,57 +33945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508006512" name="Picture">
+                  <wp:docPr id="1703298790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508006512" name="Picture"/>
+                          <pic:cNvPr id="1703298790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35322,57 +35322,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744295763" name="Picture">
+                  <wp:docPr id="1415061576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744295763" name="Picture"/>
+                          <pic:cNvPr id="1415061576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="206229479" name="Picture">
+                        <wp:docPr id="167094664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="206229479" name="Picture"/>
+                                <pic:cNvPr id="167094664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37826,57 +37826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220115624" name="Picture">
+                  <wp:docPr id="473600670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220115624" name="Picture"/>
+                          <pic:cNvPr id="473600670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37915,57 +37915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282966718" name="Picture">
+                  <wp:docPr id="1746542655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282966718" name="Picture"/>
+                          <pic:cNvPr id="1746542655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38559,57 +38559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312813272" name="Picture">
+                  <wp:docPr id="1552583520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312813272" name="Picture"/>
+                          <pic:cNvPr id="1552583520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39557,57 +39557,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324305809" name="Picture">
+                  <wp:docPr id="1205821095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324305809" name="Picture"/>
+                          <pic:cNvPr id="1205821095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39660,57 +39660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444791382" name="Picture">
+                  <wp:docPr id="1028135229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444791382" name="Picture"/>
+                          <pic:cNvPr id="1028135229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41037,57 +41037,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413583368" name="Picture">
+                  <wp:docPr id="327993015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413583368" name="Picture"/>
+                          <pic:cNvPr id="327993015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42180,57 +42180,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246540333" name="Picture">
+                        <wp:docPr id="1790095629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246540333" name="Picture"/>
+                                <pic:cNvPr id="1790095629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43451,57 +43451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541194674" name="Picture">
+                  <wp:docPr id="1165950120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541194674" name="Picture"/>
+                          <pic:cNvPr id="1165950120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43531,57 +43531,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21470517" name="Picture">
+                  <wp:docPr id="509088873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21470517" name="Picture"/>
+                          <pic:cNvPr id="509088873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44010,57 +44010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995804131" name="Picture">
+                  <wp:docPr id="1080125941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995804131" name="Picture"/>
+                          <pic:cNvPr id="1080125941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45935,57 +45935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754719072" name="Picture">
+                  <wp:docPr id="2041427431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754719072" name="Picture"/>
+                          <pic:cNvPr id="2041427431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46015,57 +46015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123393421" name="Picture">
+                  <wp:docPr id="1827163123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123393421" name="Picture"/>
+                          <pic:cNvPr id="1827163123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46494,57 +46494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412375350" name="Picture">
+                  <wp:docPr id="916749579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412375350" name="Picture"/>
+                          <pic:cNvPr id="916749579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48369,57 +48369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531510984" name="Picture">
+                  <wp:docPr id="669050875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531510984" name="Picture"/>
+                          <pic:cNvPr id="669050875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48440,57 +48440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900654555" name="Picture">
+                  <wp:docPr id="158959399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900654555" name="Picture"/>
+                          <pic:cNvPr id="158959399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48854,57 +48854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256464817" name="Picture">
+                  <wp:docPr id="480309030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256464817" name="Picture"/>
+                          <pic:cNvPr id="480309030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>