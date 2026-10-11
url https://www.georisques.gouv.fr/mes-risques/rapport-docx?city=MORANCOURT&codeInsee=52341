--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015485965" name="Picture">
+                  <wp:docPr id="1459439564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015485965" name="Picture"/>
+                          <pic:cNvPr id="1459439564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817344351" name="Picture">
+                  <wp:docPr id="1595875735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817344351" name="Picture"/>
+                          <pic:cNvPr id="1595875735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696779740" name="Picture">
+                        <wp:docPr id="947566362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696779740" name="Picture"/>
+                                <pic:cNvPr id="947566362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223874475" name="Picture">
+                  <wp:docPr id="1987122137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223874475" name="Picture"/>
+                          <pic:cNvPr id="1987122137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069542739" name="Picture">
+                  <wp:docPr id="1717519784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069542739" name="Picture"/>
+                          <pic:cNvPr id="1717519784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011039953" name="Picture">
+                  <wp:docPr id="1043416885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011039953" name="Picture"/>
+                          <pic:cNvPr id="1043416885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070246660" name="Picture">
+                  <wp:docPr id="151248256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070246660" name="Picture"/>
+                          <pic:cNvPr id="151248256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990442697" name="Picture">
+                  <wp:docPr id="1308890222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990442697" name="Picture"/>
+                          <pic:cNvPr id="1308890222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100302267" name="Picture">
+                        <wp:docPr id="1105516714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100302267" name="Picture"/>
+                                <pic:cNvPr id="1105516714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630634149" name="Picture">
+                        <wp:docPr id="2015187080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630634149" name="Picture"/>
+                                <pic:cNvPr id="2015187080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654845637" name="Picture">
+                        <wp:docPr id="1369816522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654845637" name="Picture"/>
+                                <pic:cNvPr id="1369816522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807775263" name="Picture">
+                        <wp:docPr id="536445183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807775263" name="Picture"/>
+                                <pic:cNvPr id="536445183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094228938" name="Picture">
+                        <wp:docPr id="1435834064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094228938" name="Picture"/>
+                                <pic:cNvPr id="1435834064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779861034" name="Picture">
+                        <wp:docPr id="1256409325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779861034" name="Picture"/>
+                                <pic:cNvPr id="1256409325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007475133" name="Picture">
+                        <wp:docPr id="170052829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007475133" name="Picture"/>
+                                <pic:cNvPr id="170052829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489902058" name="Picture">
+                        <wp:docPr id="1913583927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489902058" name="Picture"/>
+                                <pic:cNvPr id="1913583927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35857400" name="Picture">
+                        <wp:docPr id="540369589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35857400" name="Picture"/>
+                                <pic:cNvPr id="540369589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002752076" name="Picture">
+                        <wp:docPr id="1846221860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002752076" name="Picture"/>
+                                <pic:cNvPr id="1846221860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310467350" name="Picture">
+                        <wp:docPr id="994064232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310467350" name="Picture"/>
+                                <pic:cNvPr id="994064232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051426022" name="Picture">
+                        <wp:docPr id="1310282015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051426022" name="Picture"/>
+                                <pic:cNvPr id="1310282015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450721870" name="Picture">
+                        <wp:docPr id="1617076575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450721870" name="Picture"/>
+                                <pic:cNvPr id="1617076575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119757432" name="Picture">
+                        <wp:docPr id="1045355573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119757432" name="Picture"/>
+                                <pic:cNvPr id="1045355573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1124166187" name="Picture">
+                        <wp:docPr id="414740301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1124166187" name="Picture"/>
+                                <pic:cNvPr id="414740301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691139346" name="Picture">
+                  <wp:docPr id="1522454791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691139346" name="Picture"/>
+                          <pic:cNvPr id="1522454791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557027695" name="Picture">
+                  <wp:docPr id="73670116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557027695" name="Picture"/>
+                          <pic:cNvPr id="73670116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000094395" name="Picture">
+                  <wp:docPr id="1359818047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000094395" name="Picture"/>
+                          <pic:cNvPr id="1359818047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40880433" name="Picture">
+                  <wp:docPr id="1010591376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40880433" name="Picture"/>
+                          <pic:cNvPr id="1010591376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416108756" name="Picture">
+                  <wp:docPr id="1672544891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416108756" name="Picture"/>
+                          <pic:cNvPr id="1672544891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953123537" name="Picture">
+                  <wp:docPr id="1517673352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953123537" name="Picture"/>
+                          <pic:cNvPr id="1517673352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461014865" name="Picture">
+                        <wp:docPr id="28191726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461014865" name="Picture"/>
+                                <pic:cNvPr id="28191726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106428455" name="Picture">
+                  <wp:docPr id="477292332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106428455" name="Picture"/>
+                          <pic:cNvPr id="477292332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703786560" name="Picture">
+                  <wp:docPr id="2082944714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703786560" name="Picture"/>
+                          <pic:cNvPr id="2082944714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410383350" name="Picture">
+                  <wp:docPr id="212243451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410383350" name="Picture"/>
+                          <pic:cNvPr id="212243451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240544406" name="Picture">
+                  <wp:docPr id="761551945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240544406" name="Picture"/>
+                          <pic:cNvPr id="761551945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517578889" name="Picture">
+                  <wp:docPr id="308263168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517578889" name="Picture"/>
+                          <pic:cNvPr id="308263168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339744119" name="Picture">
+                  <wp:docPr id="191169896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339744119" name="Picture"/>
+                          <pic:cNvPr id="191169896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559467868" name="Picture">
+                        <wp:docPr id="532854026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559467868" name="Picture"/>
+                                <pic:cNvPr id="532854026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812220226" name="Picture">
+                  <wp:docPr id="1171035210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812220226" name="Picture"/>
+                          <pic:cNvPr id="1171035210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709054413" name="Picture">
+                  <wp:docPr id="2068344523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709054413" name="Picture"/>
+                          <pic:cNvPr id="2068344523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144199124" name="Picture">
+                  <wp:docPr id="1261268347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144199124" name="Picture"/>
+                          <pic:cNvPr id="1261268347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024797194" name="Picture">
+                  <wp:docPr id="109069461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024797194" name="Picture"/>
+                          <pic:cNvPr id="109069461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773196609" name="Picture">
+                  <wp:docPr id="1212765764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773196609" name="Picture"/>
+                          <pic:cNvPr id="1212765764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098536328" name="Picture">
+                  <wp:docPr id="585395288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098536328" name="Picture"/>
+                          <pic:cNvPr id="585395288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981592650" name="Picture">
+                  <wp:docPr id="1389017711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981592650" name="Picture"/>
+                          <pic:cNvPr id="1389017711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700358420" name="Picture">
+                  <wp:docPr id="1405983426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700358420" name="Picture"/>
+                          <pic:cNvPr id="1405983426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063196256" name="Picture">
+                  <wp:docPr id="473330120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063196256" name="Picture"/>
+                          <pic:cNvPr id="473330120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932085553" name="Picture">
+                  <wp:docPr id="110023253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932085553" name="Picture"/>
+                          <pic:cNvPr id="110023253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27824214" name="Picture">
+                  <wp:docPr id="30282220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27824214" name="Picture"/>
+                          <pic:cNvPr id="30282220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468919229" name="Picture">
+                  <wp:docPr id="1934933609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468919229" name="Picture"/>
+                          <pic:cNvPr id="1934933609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388129282" name="Picture">
+                        <wp:docPr id="2048634241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388129282" name="Picture"/>
+                                <pic:cNvPr id="2048634241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804947294" name="Picture">
+                  <wp:docPr id="745206621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804947294" name="Picture"/>
+                          <pic:cNvPr id="745206621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712292006" name="Picture">
+                  <wp:docPr id="170718782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712292006" name="Picture"/>
+                          <pic:cNvPr id="170718782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018643055" name="Picture">
+                  <wp:docPr id="937355830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018643055" name="Picture"/>
+                          <pic:cNvPr id="937355830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056629125" name="Picture">
+                  <wp:docPr id="664961804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056629125" name="Picture"/>
+                          <pic:cNvPr id="664961804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683744824" name="Picture">
+                  <wp:docPr id="1543748124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683744824" name="Picture"/>
+                          <pic:cNvPr id="1543748124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879535635" name="Picture">
+                  <wp:docPr id="2013159560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879535635" name="Picture"/>
+                          <pic:cNvPr id="2013159560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974610508" name="Picture">
+                        <wp:docPr id="1020022714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974610508" name="Picture"/>
+                                <pic:cNvPr id="1020022714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927626549" name="Picture">
+                  <wp:docPr id="662532490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927626549" name="Picture"/>
+                          <pic:cNvPr id="662532490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083095288" name="Picture">
+                  <wp:docPr id="1289429191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083095288" name="Picture"/>
+                          <pic:cNvPr id="1289429191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396438076" name="Picture">
+                  <wp:docPr id="13460581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396438076" name="Picture"/>
+                          <pic:cNvPr id="13460581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44494,57 +44494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056726447" name="Picture">
+                  <wp:docPr id="1710938616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056726447" name="Picture"/>
+                          <pic:cNvPr id="1710938616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44574,57 +44574,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076392966" name="Picture">
+                  <wp:docPr id="1842526874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076392966" name="Picture"/>
+                          <pic:cNvPr id="1842526874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45053,57 +45053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927268271" name="Picture">
+                  <wp:docPr id="1610112010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927268271" name="Picture"/>
+                          <pic:cNvPr id="1610112010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46788,57 +46788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067662770" name="Picture">
+                  <wp:docPr id="1737430672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067662770" name="Picture"/>
+                          <pic:cNvPr id="1737430672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46859,57 +46859,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016789655" name="Picture">
+                  <wp:docPr id="535914129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016789655" name="Picture"/>
+                          <pic:cNvPr id="535914129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47273,57 +47273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754068923" name="Picture">
+                  <wp:docPr id="41181545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754068923" name="Picture"/>
+                          <pic:cNvPr id="41181545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>