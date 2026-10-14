--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23296791" name="Picture">
+                  <wp:docPr id="1696997114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23296791" name="Picture"/>
+                          <pic:cNvPr id="1696997114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669911823" name="Picture">
+                  <wp:docPr id="835552892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669911823" name="Picture"/>
+                          <pic:cNvPr id="835552892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786794865" name="Picture">
+                        <wp:docPr id="439561176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786794865" name="Picture"/>
+                                <pic:cNvPr id="439561176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803697477" name="Picture">
+                  <wp:docPr id="1566738475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803697477" name="Picture"/>
+                          <pic:cNvPr id="1566738475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133994118" name="Picture">
+                  <wp:docPr id="865115798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133994118" name="Picture"/>
+                          <pic:cNvPr id="865115798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752494283" name="Picture">
+                  <wp:docPr id="437688886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752494283" name="Picture"/>
+                          <pic:cNvPr id="437688886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590382439" name="Picture">
+                  <wp:docPr id="1181134224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590382439" name="Picture"/>
+                          <pic:cNvPr id="1181134224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521483458" name="Picture">
+                  <wp:docPr id="1055728590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521483458" name="Picture"/>
+                          <pic:cNvPr id="1055728590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701360706" name="Picture">
+                        <wp:docPr id="1830278939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701360706" name="Picture"/>
+                                <pic:cNvPr id="1830278939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083587448" name="Picture">
+                        <wp:docPr id="1337956912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083587448" name="Picture"/>
+                                <pic:cNvPr id="1337956912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526141689" name="Picture">
+                        <wp:docPr id="1078383022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526141689" name="Picture"/>
+                                <pic:cNvPr id="1078383022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121073963" name="Picture">
+                        <wp:docPr id="636268862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121073963" name="Picture"/>
+                                <pic:cNvPr id="636268862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976767269" name="Picture">
+                        <wp:docPr id="294347516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976767269" name="Picture"/>
+                                <pic:cNvPr id="294347516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909807552" name="Picture">
+                        <wp:docPr id="907112287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909807552" name="Picture"/>
+                                <pic:cNvPr id="907112287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210350738" name="Picture">
+                        <wp:docPr id="632220456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210350738" name="Picture"/>
+                                <pic:cNvPr id="632220456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761199097" name="Picture">
+                        <wp:docPr id="2108818540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761199097" name="Picture"/>
+                                <pic:cNvPr id="2108818540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159298382" name="Picture">
+                        <wp:docPr id="339204945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159298382" name="Picture"/>
+                                <pic:cNvPr id="339204945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356603471" name="Picture">
+                        <wp:docPr id="1939560520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356603471" name="Picture"/>
+                                <pic:cNvPr id="1939560520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731987941" name="Picture">
+                        <wp:docPr id="232783506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731987941" name="Picture"/>
+                                <pic:cNvPr id="232783506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553047248" name="Picture">
+                        <wp:docPr id="1803311103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553047248" name="Picture"/>
+                                <pic:cNvPr id="1803311103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2052500734" name="Picture">
+                        <wp:docPr id="979972745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2052500734" name="Picture"/>
+                                <pic:cNvPr id="979972745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046372144" name="Picture">
+                        <wp:docPr id="1134551651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046372144" name="Picture"/>
+                                <pic:cNvPr id="1134551651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631950645" name="Picture">
+                        <wp:docPr id="2022515491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631950645" name="Picture"/>
+                                <pic:cNvPr id="2022515491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273262898" name="Picture">
+                  <wp:docPr id="341422840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273262898" name="Picture"/>
+                          <pic:cNvPr id="341422840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118408363" name="Picture">
+                  <wp:docPr id="457285846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118408363" name="Picture"/>
+                          <pic:cNvPr id="457285846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895269720" name="Picture">
+                  <wp:docPr id="1330660686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895269720" name="Picture"/>
+                          <pic:cNvPr id="1330660686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100806989" name="Picture">
+                  <wp:docPr id="1475529538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100806989" name="Picture"/>
+                          <pic:cNvPr id="1475529538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894870962" name="Picture">
+                  <wp:docPr id="141050135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894870962" name="Picture"/>
+                          <pic:cNvPr id="141050135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381208205" name="Picture">
+                  <wp:docPr id="1504027561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381208205" name="Picture"/>
+                          <pic:cNvPr id="1504027561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735962300" name="Picture">
+                        <wp:docPr id="310094644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735962300" name="Picture"/>
+                                <pic:cNvPr id="310094644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445264495" name="Picture">
+                  <wp:docPr id="83104939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445264495" name="Picture"/>
+                          <pic:cNvPr id="83104939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190613619" name="Picture">
+                  <wp:docPr id="1761714133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190613619" name="Picture"/>
+                          <pic:cNvPr id="1761714133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683491167" name="Picture">
+                  <wp:docPr id="644660170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683491167" name="Picture"/>
+                          <pic:cNvPr id="644660170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058312781" name="Picture">
+                  <wp:docPr id="995403533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058312781" name="Picture"/>
+                          <pic:cNvPr id="995403533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793080620" name="Picture">
+                  <wp:docPr id="1013931748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793080620" name="Picture"/>
+                          <pic:cNvPr id="1013931748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117936857" name="Picture">
+                  <wp:docPr id="308520997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117936857" name="Picture"/>
+                          <pic:cNvPr id="308520997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166970681" name="Picture">
+                        <wp:docPr id="241515064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166970681" name="Picture"/>
+                                <pic:cNvPr id="241515064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446315896" name="Picture">
+                  <wp:docPr id="133880824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446315896" name="Picture"/>
+                          <pic:cNvPr id="133880824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817492838" name="Picture">
+                  <wp:docPr id="1781863843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817492838" name="Picture"/>
+                          <pic:cNvPr id="1781863843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828357191" name="Picture">
+                  <wp:docPr id="2132434991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828357191" name="Picture"/>
+                          <pic:cNvPr id="2132434991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918293669" name="Picture">
+                  <wp:docPr id="2095386487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918293669" name="Picture"/>
+                          <pic:cNvPr id="2095386487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945581361" name="Picture">
+                  <wp:docPr id="214684165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945581361" name="Picture"/>
+                          <pic:cNvPr id="214684165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308178059" name="Picture">
+                  <wp:docPr id="271434305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308178059" name="Picture"/>
+                          <pic:cNvPr id="271434305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597344704" name="Picture">
+                        <wp:docPr id="243617373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597344704" name="Picture"/>
+                                <pic:cNvPr id="243617373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919043406" name="Picture">
+                  <wp:docPr id="286008348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919043406" name="Picture"/>
+                          <pic:cNvPr id="286008348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765949410" name="Picture">
+                  <wp:docPr id="96336748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765949410" name="Picture"/>
+                          <pic:cNvPr id="96336748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581223965" name="Picture">
+                  <wp:docPr id="560900640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581223965" name="Picture"/>
+                          <pic:cNvPr id="560900640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711533088" name="Picture">
+                  <wp:docPr id="859191179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711533088" name="Picture"/>
+                          <pic:cNvPr id="859191179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791183164" name="Picture">
+                  <wp:docPr id="625793284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791183164" name="Picture"/>
+                          <pic:cNvPr id="625793284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830317612" name="Picture">
+                  <wp:docPr id="961240409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830317612" name="Picture"/>
+                          <pic:cNvPr id="961240409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838194648" name="Picture">
+                        <wp:docPr id="1303972455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838194648" name="Picture"/>
+                                <pic:cNvPr id="1303972455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645726552" name="Picture">
+                  <wp:docPr id="733304360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645726552" name="Picture"/>
+                          <pic:cNvPr id="733304360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185656989" name="Picture">
+                  <wp:docPr id="786078475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185656989" name="Picture"/>
+                          <pic:cNvPr id="786078475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979712375" name="Picture">
+                  <wp:docPr id="1508772379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979712375" name="Picture"/>
+                          <pic:cNvPr id="1508772379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173795096" name="Picture">
+                  <wp:docPr id="2043161793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173795096" name="Picture"/>
+                          <pic:cNvPr id="2043161793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084837253" name="Picture">
+                  <wp:docPr id="61500489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084837253" name="Picture"/>
+                          <pic:cNvPr id="61500489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40457,51 +40457,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345720219" name="Picture">
+                  <wp:docPr id="1826138017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345720219" name="Picture"/>
+                          <pic:cNvPr id="1826138017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785124789" name="Picture">
+                  <wp:docPr id="182791221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785124789" name="Picture"/>
+                          <pic:cNvPr id="182791221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773194860" name="Picture">
+                  <wp:docPr id="926664357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773194860" name="Picture"/>
+                          <pic:cNvPr id="926664357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242706145" name="Picture">
+                  <wp:docPr id="1099308952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242706145" name="Picture"/>
+                          <pic:cNvPr id="1099308952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,51 +43473,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43836,202 +43836,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="240"/>
-[...150 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -44543,62 +44392,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="rowBase|10">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>