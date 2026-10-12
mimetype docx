--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074520383" name="Picture">
+                  <wp:docPr id="306138101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074520383" name="Picture"/>
+                          <pic:cNvPr id="306138101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130259344" name="Picture">
+                  <wp:docPr id="2003378563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130259344" name="Picture"/>
+                          <pic:cNvPr id="2003378563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163261586" name="Picture">
+                        <wp:docPr id="541686736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163261586" name="Picture"/>
+                                <pic:cNvPr id="541686736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016988029" name="Picture">
+                  <wp:docPr id="1115615249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016988029" name="Picture"/>
+                          <pic:cNvPr id="1115615249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324134028" name="Picture">
+                  <wp:docPr id="232064765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324134028" name="Picture"/>
+                          <pic:cNvPr id="232064765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488654990" name="Picture">
+                  <wp:docPr id="1593332129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488654990" name="Picture"/>
+                          <pic:cNvPr id="1593332129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596476687" name="Picture">
+                  <wp:docPr id="1843081213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596476687" name="Picture"/>
+                          <pic:cNvPr id="1843081213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068543439" name="Picture">
+                  <wp:docPr id="167089551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068543439" name="Picture"/>
+                          <pic:cNvPr id="167089551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94311205" name="Picture">
+                        <wp:docPr id="1966691438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94311205" name="Picture"/>
+                                <pic:cNvPr id="1966691438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921681181" name="Picture">
+                        <wp:docPr id="801584600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921681181" name="Picture"/>
+                                <pic:cNvPr id="801584600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621096128" name="Picture">
+                        <wp:docPr id="192879345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621096128" name="Picture"/>
+                                <pic:cNvPr id="192879345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500956993" name="Picture">
+                        <wp:docPr id="752371689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500956993" name="Picture"/>
+                                <pic:cNvPr id="752371689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199708446" name="Picture">
+                        <wp:docPr id="1968988749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199708446" name="Picture"/>
+                                <pic:cNvPr id="1968988749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364141431" name="Picture">
+                        <wp:docPr id="595831573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364141431" name="Picture"/>
+                                <pic:cNvPr id="595831573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672514696" name="Picture">
+                        <wp:docPr id="1277265593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672514696" name="Picture"/>
+                                <pic:cNvPr id="1277265593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514546045" name="Picture">
+                        <wp:docPr id="1386163910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514546045" name="Picture"/>
+                                <pic:cNvPr id="1386163910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434319523" name="Picture">
+                        <wp:docPr id="1001803657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434319523" name="Picture"/>
+                                <pic:cNvPr id="1001803657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413416493" name="Picture">
+                        <wp:docPr id="727814380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413416493" name="Picture"/>
+                                <pic:cNvPr id="727814380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447108237" name="Picture">
+                        <wp:docPr id="1697926127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447108237" name="Picture"/>
+                                <pic:cNvPr id="1697926127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613533286" name="Picture">
+                        <wp:docPr id="868988437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613533286" name="Picture"/>
+                                <pic:cNvPr id="868988437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656341427" name="Picture">
+                        <wp:docPr id="1451501144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656341427" name="Picture"/>
+                                <pic:cNvPr id="1451501144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645172473" name="Picture">
+                        <wp:docPr id="1746345670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645172473" name="Picture"/>
+                                <pic:cNvPr id="1746345670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510934848" name="Picture">
+                        <wp:docPr id="517005280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510934848" name="Picture"/>
+                                <pic:cNvPr id="517005280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482852387" name="Picture">
+                  <wp:docPr id="1958569025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482852387" name="Picture"/>
+                          <pic:cNvPr id="1958569025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004852028" name="Picture">
+                  <wp:docPr id="597683851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004852028" name="Picture"/>
+                          <pic:cNvPr id="597683851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510567369" name="Picture">
+                  <wp:docPr id="1084328600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510567369" name="Picture"/>
+                          <pic:cNvPr id="1084328600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996686403" name="Picture">
+                  <wp:docPr id="318628471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996686403" name="Picture"/>
+                          <pic:cNvPr id="318628471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753336173" name="Picture">
+                  <wp:docPr id="717859266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753336173" name="Picture"/>
+                          <pic:cNvPr id="717859266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186549460" name="Picture">
+                  <wp:docPr id="968836586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186549460" name="Picture"/>
+                          <pic:cNvPr id="968836586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618395061" name="Picture">
+                        <wp:docPr id="780063705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618395061" name="Picture"/>
+                                <pic:cNvPr id="780063705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663371062" name="Picture">
+                  <wp:docPr id="1912012019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663371062" name="Picture"/>
+                          <pic:cNvPr id="1912012019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294365836" name="Picture">
+                  <wp:docPr id="1922732938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294365836" name="Picture"/>
+                          <pic:cNvPr id="1922732938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146430495" name="Picture">
+                  <wp:docPr id="715290139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146430495" name="Picture"/>
+                          <pic:cNvPr id="715290139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497775259" name="Picture">
+                  <wp:docPr id="1759986921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497775259" name="Picture"/>
+                          <pic:cNvPr id="1759986921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350362851" name="Picture">
+                  <wp:docPr id="1663455812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350362851" name="Picture"/>
+                          <pic:cNvPr id="1663455812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362589418" name="Picture">
+                  <wp:docPr id="355113074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362589418" name="Picture"/>
+                          <pic:cNvPr id="355113074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58000012" name="Picture">
+                        <wp:docPr id="1521173717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58000012" name="Picture"/>
+                                <pic:cNvPr id="1521173717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536907670" name="Picture">
+                  <wp:docPr id="2144522246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536907670" name="Picture"/>
+                          <pic:cNvPr id="2144522246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017782749" name="Picture">
+                  <wp:docPr id="1451351459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017782749" name="Picture"/>
+                          <pic:cNvPr id="1451351459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271551556" name="Picture">
+                  <wp:docPr id="1829849115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271551556" name="Picture"/>
+                          <pic:cNvPr id="1829849115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136721228" name="Picture">
+                  <wp:docPr id="1564355880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136721228" name="Picture"/>
+                          <pic:cNvPr id="1564355880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789410453" name="Picture">
+                  <wp:docPr id="671751030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789410453" name="Picture"/>
+                          <pic:cNvPr id="671751030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35970983" name="Picture">
+                  <wp:docPr id="1912358852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35970983" name="Picture"/>
+                          <pic:cNvPr id="1912358852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962212742" name="Picture">
+                        <wp:docPr id="804134575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962212742" name="Picture"/>
+                                <pic:cNvPr id="804134575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947935334" name="Picture">
+                  <wp:docPr id="827761745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947935334" name="Picture"/>
+                          <pic:cNvPr id="827761745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524394593" name="Picture">
+                  <wp:docPr id="2034393051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524394593" name="Picture"/>
+                          <pic:cNvPr id="2034393051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846378175" name="Picture">
+                  <wp:docPr id="646331706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846378175" name="Picture"/>
+                          <pic:cNvPr id="646331706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871562011" name="Picture">
+                  <wp:docPr id="1576122005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871562011" name="Picture"/>
+                          <pic:cNvPr id="1576122005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446721001" name="Picture">
+                  <wp:docPr id="916887159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446721001" name="Picture"/>
+                          <pic:cNvPr id="916887159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909175517" name="Picture">
+                  <wp:docPr id="568201844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909175517" name="Picture"/>
+                          <pic:cNvPr id="568201844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402770891" name="Picture">
+                  <wp:docPr id="993320249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402770891" name="Picture"/>
+                          <pic:cNvPr id="993320249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451651650" name="Picture">
+                  <wp:docPr id="948747001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451651650" name="Picture"/>
+                          <pic:cNvPr id="948747001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162951592" name="Picture">
+                  <wp:docPr id="1813500530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162951592" name="Picture"/>
+                          <pic:cNvPr id="1813500530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363852402" name="Picture">
+                        <wp:docPr id="1168111561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363852402" name="Picture"/>
+                                <pic:cNvPr id="1168111561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508837140" name="Picture">
+                  <wp:docPr id="390674762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508837140" name="Picture"/>
+                          <pic:cNvPr id="390674762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076459102" name="Picture">
+                  <wp:docPr id="693479398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076459102" name="Picture"/>
+                          <pic:cNvPr id="693479398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815857858" name="Picture">
+                  <wp:docPr id="1879522947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815857858" name="Picture"/>
+                          <pic:cNvPr id="1879522947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052076506" name="Picture">
+                  <wp:docPr id="1993413405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052076506" name="Picture"/>
+                          <pic:cNvPr id="1993413405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308392937" name="Picture">
+                  <wp:docPr id="2012911850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308392937" name="Picture"/>
+                          <pic:cNvPr id="2012911850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000186836" name="Picture">
+                  <wp:docPr id="1868759268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000186836" name="Picture"/>
+                          <pic:cNvPr id="1868759268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534697119" name="Picture">
+                        <wp:docPr id="455398759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534697119" name="Picture"/>
+                                <pic:cNvPr id="455398759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233864627" name="Picture">
+                  <wp:docPr id="1815581383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233864627" name="Picture"/>
+                          <pic:cNvPr id="1815581383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479092131" name="Picture">
+                  <wp:docPr id="1328024515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479092131" name="Picture"/>
+                          <pic:cNvPr id="1328024515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157055756" name="Picture">
+                  <wp:docPr id="1517628731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157055756" name="Picture"/>
+                          <pic:cNvPr id="1517628731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>