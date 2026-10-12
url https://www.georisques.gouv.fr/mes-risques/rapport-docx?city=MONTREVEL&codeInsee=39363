--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553098343" name="Picture">
+                  <wp:docPr id="754785064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553098343" name="Picture"/>
+                          <pic:cNvPr id="754785064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46642440" name="Picture">
+                  <wp:docPr id="418838452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46642440" name="Picture"/>
+                          <pic:cNvPr id="418838452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447542781" name="Picture">
+                        <wp:docPr id="2112750367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447542781" name="Picture"/>
+                                <pic:cNvPr id="2112750367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303052563" name="Picture">
+                  <wp:docPr id="399385436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303052563" name="Picture"/>
+                          <pic:cNvPr id="399385436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741807453" name="Picture">
+                  <wp:docPr id="233667690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741807453" name="Picture"/>
+                          <pic:cNvPr id="233667690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138942784" name="Picture">
+                  <wp:docPr id="159969459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138942784" name="Picture"/>
+                          <pic:cNvPr id="159969459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228700652" name="Picture">
+                  <wp:docPr id="1793619297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228700652" name="Picture"/>
+                          <pic:cNvPr id="1793619297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594427405" name="Picture">
+                  <wp:docPr id="1530603557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594427405" name="Picture"/>
+                          <pic:cNvPr id="1530603557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003577197" name="Picture">
+                        <wp:docPr id="641648625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003577197" name="Picture"/>
+                                <pic:cNvPr id="641648625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759914508" name="Picture">
+                        <wp:docPr id="920492060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759914508" name="Picture"/>
+                                <pic:cNvPr id="920492060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187261969" name="Picture">
+                        <wp:docPr id="778474683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187261969" name="Picture"/>
+                                <pic:cNvPr id="778474683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208094824" name="Picture">
+                        <wp:docPr id="2053024424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208094824" name="Picture"/>
+                                <pic:cNvPr id="2053024424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887670863" name="Picture">
+                        <wp:docPr id="473650367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887670863" name="Picture"/>
+                                <pic:cNvPr id="473650367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528808207" name="Picture">
+                        <wp:docPr id="996558141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528808207" name="Picture"/>
+                                <pic:cNvPr id="996558141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518428707" name="Picture">
+                        <wp:docPr id="1457785712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518428707" name="Picture"/>
+                                <pic:cNvPr id="1457785712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010981766" name="Picture">
+                        <wp:docPr id="647237756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010981766" name="Picture"/>
+                                <pic:cNvPr id="647237756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694633013" name="Picture">
+                        <wp:docPr id="1280168570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694633013" name="Picture"/>
+                                <pic:cNvPr id="1280168570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406199536" name="Picture">
+                        <wp:docPr id="527158133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406199536" name="Picture"/>
+                                <pic:cNvPr id="527158133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974606483" name="Picture">
+                        <wp:docPr id="906915178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974606483" name="Picture"/>
+                                <pic:cNvPr id="906915178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128924025" name="Picture">
+                        <wp:docPr id="2064083126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128924025" name="Picture"/>
+                                <pic:cNvPr id="2064083126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97304289" name="Picture">
+                        <wp:docPr id="376060222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97304289" name="Picture"/>
+                                <pic:cNvPr id="376060222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901727668" name="Picture">
+                        <wp:docPr id="2140687722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901727668" name="Picture"/>
+                                <pic:cNvPr id="2140687722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20598161" name="Picture">
+                        <wp:docPr id="1559718853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20598161" name="Picture"/>
+                                <pic:cNvPr id="1559718853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112675856" name="Picture">
+                  <wp:docPr id="453592512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112675856" name="Picture"/>
+                          <pic:cNvPr id="453592512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394316843" name="Picture">
+                  <wp:docPr id="979944419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394316843" name="Picture"/>
+                          <pic:cNvPr id="979944419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727267224" name="Picture">
+                  <wp:docPr id="919942555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727267224" name="Picture"/>
+                          <pic:cNvPr id="919942555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964537320" name="Picture">
+                  <wp:docPr id="939650138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964537320" name="Picture"/>
+                          <pic:cNvPr id="939650138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924419628" name="Picture">
+                  <wp:docPr id="1970865776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924419628" name="Picture"/>
+                          <pic:cNvPr id="1970865776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727391941" name="Picture">
+                  <wp:docPr id="181685194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727391941" name="Picture"/>
+                          <pic:cNvPr id="181685194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561090552" name="Picture">
+                        <wp:docPr id="1692168063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561090552" name="Picture"/>
+                                <pic:cNvPr id="1692168063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197157608" name="Picture">
+                  <wp:docPr id="1483480771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197157608" name="Picture"/>
+                          <pic:cNvPr id="1483480771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269449526" name="Picture">
+                  <wp:docPr id="382404159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269449526" name="Picture"/>
+                          <pic:cNvPr id="382404159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804462934" name="Picture">
+                  <wp:docPr id="292238350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804462934" name="Picture"/>
+                          <pic:cNvPr id="292238350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294673464" name="Picture">
+                  <wp:docPr id="2135563711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294673464" name="Picture"/>
+                          <pic:cNvPr id="2135563711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788480322" name="Picture">
+                  <wp:docPr id="1951275938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788480322" name="Picture"/>
+                          <pic:cNvPr id="1951275938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364068816" name="Picture">
+                  <wp:docPr id="872841938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364068816" name="Picture"/>
+                          <pic:cNvPr id="872841938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25749154" name="Picture">
+                        <wp:docPr id="335694560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25749154" name="Picture"/>
+                                <pic:cNvPr id="335694560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570070301" name="Picture">
+                        <wp:docPr id="835843728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570070301" name="Picture"/>
+                                <pic:cNvPr id="835843728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460201979" name="Picture">
+                  <wp:docPr id="931331840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460201979" name="Picture"/>
+                          <pic:cNvPr id="931331840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242711999" name="Picture">
+                  <wp:docPr id="917940033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242711999" name="Picture"/>
+                          <pic:cNvPr id="917940033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108500388" name="Picture">
+                  <wp:docPr id="41612336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108500388" name="Picture"/>
+                          <pic:cNvPr id="41612336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978770798" name="Picture">
+                  <wp:docPr id="2043953856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978770798" name="Picture"/>
+                          <pic:cNvPr id="2043953856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244693972" name="Picture">
+                  <wp:docPr id="504167559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244693972" name="Picture"/>
+                          <pic:cNvPr id="504167559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602275058" name="Picture">
+                  <wp:docPr id="1425390660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602275058" name="Picture"/>
+                          <pic:cNvPr id="1425390660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229277483" name="Picture">
+                        <wp:docPr id="28283106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229277483" name="Picture"/>
+                                <pic:cNvPr id="28283106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271294887" name="Picture">
+                  <wp:docPr id="2025917199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271294887" name="Picture"/>
+                          <pic:cNvPr id="2025917199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114993711" name="Picture">
+                  <wp:docPr id="1903716044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114993711" name="Picture"/>
+                          <pic:cNvPr id="1903716044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482164787" name="Picture">
+                  <wp:docPr id="1066012566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482164787" name="Picture"/>
+                          <pic:cNvPr id="1066012566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052844225" name="Picture">
+                  <wp:docPr id="1345556457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052844225" name="Picture"/>
+                          <pic:cNvPr id="1345556457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961659762" name="Picture">
+                  <wp:docPr id="1977705449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961659762" name="Picture"/>
+                          <pic:cNvPr id="1977705449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687697587" name="Picture">
+                  <wp:docPr id="393876622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687697587" name="Picture"/>
+                          <pic:cNvPr id="393876622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908793081" name="Picture">
+                        <wp:docPr id="44772487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908793081" name="Picture"/>
+                                <pic:cNvPr id="44772487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154158919" name="Picture">
+                  <wp:docPr id="1355308808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154158919" name="Picture"/>
+                          <pic:cNvPr id="1355308808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448960654" name="Picture">
+                  <wp:docPr id="199003778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448960654" name="Picture"/>
+                          <pic:cNvPr id="199003778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798538794" name="Picture">
+                  <wp:docPr id="1519311495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798538794" name="Picture"/>
+                          <pic:cNvPr id="1519311495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79508523" name="Picture">
+                  <wp:docPr id="821431194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79508523" name="Picture"/>
+                          <pic:cNvPr id="821431194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166591212" name="Picture">
+                  <wp:docPr id="1044872340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166591212" name="Picture"/>
+                          <pic:cNvPr id="1044872340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107677309" name="Picture">
+                  <wp:docPr id="854760434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107677309" name="Picture"/>
+                          <pic:cNvPr id="854760434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534867081" name="Picture">
+                  <wp:docPr id="143568467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534867081" name="Picture"/>
+                          <pic:cNvPr id="143568467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982490680" name="Picture">
+                  <wp:docPr id="367186487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982490680" name="Picture"/>
+                          <pic:cNvPr id="367186487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359274071" name="Picture">
+                  <wp:docPr id="1945954075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359274071" name="Picture"/>
+                          <pic:cNvPr id="1945954075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>