--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036938618" name="Picture">
+                  <wp:docPr id="1971994628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036938618" name="Picture"/>
+                          <pic:cNvPr id="1971994628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930918275" name="Picture">
+                  <wp:docPr id="990257169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930918275" name="Picture"/>
+                          <pic:cNvPr id="990257169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160312847" name="Picture">
+                        <wp:docPr id="364543253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160312847" name="Picture"/>
+                                <pic:cNvPr id="364543253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295357923" name="Picture">
+                  <wp:docPr id="703787071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295357923" name="Picture"/>
+                          <pic:cNvPr id="703787071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824806606" name="Picture">
+                  <wp:docPr id="1004246804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824806606" name="Picture"/>
+                          <pic:cNvPr id="1004246804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503411081" name="Picture">
+                  <wp:docPr id="343767003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503411081" name="Picture"/>
+                          <pic:cNvPr id="343767003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365056223" name="Picture">
+                  <wp:docPr id="1795335480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365056223" name="Picture"/>
+                          <pic:cNvPr id="1795335480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492412728" name="Picture">
+                  <wp:docPr id="377219388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492412728" name="Picture"/>
+                          <pic:cNvPr id="377219388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612720889" name="Picture">
+                        <wp:docPr id="1686357380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612720889" name="Picture"/>
+                                <pic:cNvPr id="1686357380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281080818" name="Picture">
+                        <wp:docPr id="681411723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281080818" name="Picture"/>
+                                <pic:cNvPr id="681411723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024505789" name="Picture">
+                        <wp:docPr id="1996879007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024505789" name="Picture"/>
+                                <pic:cNvPr id="1996879007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580469148" name="Picture">
+                        <wp:docPr id="1994810454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580469148" name="Picture"/>
+                                <pic:cNvPr id="1994810454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691300131" name="Picture">
+                        <wp:docPr id="645981272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691300131" name="Picture"/>
+                                <pic:cNvPr id="645981272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710909321" name="Picture">
+                        <wp:docPr id="652984011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710909321" name="Picture"/>
+                                <pic:cNvPr id="652984011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541098897" name="Picture">
+                        <wp:docPr id="1783751061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541098897" name="Picture"/>
+                                <pic:cNvPr id="1783751061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129837519" name="Picture">
+                        <wp:docPr id="273773045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129837519" name="Picture"/>
+                                <pic:cNvPr id="273773045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971376984" name="Picture">
+                        <wp:docPr id="1545925586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971376984" name="Picture"/>
+                                <pic:cNvPr id="1545925586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371371167" name="Picture">
+                        <wp:docPr id="1659602606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371371167" name="Picture"/>
+                                <pic:cNvPr id="1659602606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540670465" name="Picture">
+                        <wp:docPr id="1454784079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540670465" name="Picture"/>
+                                <pic:cNvPr id="1454784079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508307159" name="Picture">
+                        <wp:docPr id="904549096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508307159" name="Picture"/>
+                                <pic:cNvPr id="904549096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308337134" name="Picture">
+                        <wp:docPr id="1112731756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308337134" name="Picture"/>
+                                <pic:cNvPr id="1112731756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494021768" name="Picture">
+                        <wp:docPr id="944330258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494021768" name="Picture"/>
+                                <pic:cNvPr id="944330258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106004652" name="Picture">
+                        <wp:docPr id="1801647175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106004652" name="Picture"/>
+                                <pic:cNvPr id="1801647175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519946050" name="Picture">
+                  <wp:docPr id="60748323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519946050" name="Picture"/>
+                          <pic:cNvPr id="60748323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821146351" name="Picture">
+                  <wp:docPr id="1291909283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821146351" name="Picture"/>
+                          <pic:cNvPr id="1291909283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449403198" name="Picture">
+                  <wp:docPr id="2085808173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449403198" name="Picture"/>
+                          <pic:cNvPr id="2085808173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879845158" name="Picture">
+                  <wp:docPr id="946882112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879845158" name="Picture"/>
+                          <pic:cNvPr id="946882112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879958260" name="Picture">
+                  <wp:docPr id="2072724697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879958260" name="Picture"/>
+                          <pic:cNvPr id="2072724697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533584583" name="Picture">
+                  <wp:docPr id="1952970757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533584583" name="Picture"/>
+                          <pic:cNvPr id="1952970757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680563001" name="Picture">
+                        <wp:docPr id="341888809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680563001" name="Picture"/>
+                                <pic:cNvPr id="341888809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093393430" name="Picture">
+                  <wp:docPr id="1010273706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093393430" name="Picture"/>
+                          <pic:cNvPr id="1010273706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504825880" name="Picture">
+                  <wp:docPr id="1386347950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504825880" name="Picture"/>
+                          <pic:cNvPr id="1386347950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736292484" name="Picture">
+                  <wp:docPr id="1076525396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736292484" name="Picture"/>
+                          <pic:cNvPr id="1076525396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385221557" name="Picture">
+                  <wp:docPr id="1520951758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385221557" name="Picture"/>
+                          <pic:cNvPr id="1520951758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860551577" name="Picture">
+                  <wp:docPr id="1297599251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860551577" name="Picture"/>
+                          <pic:cNvPr id="1297599251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636111721" name="Picture">
+                  <wp:docPr id="263025911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636111721" name="Picture"/>
+                          <pic:cNvPr id="263025911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346619013" name="Picture">
+                        <wp:docPr id="1260043383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346619013" name="Picture"/>
+                                <pic:cNvPr id="1260043383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830922412" name="Picture">
+                        <wp:docPr id="481957838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830922412" name="Picture"/>
+                                <pic:cNvPr id="481957838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597179491" name="Picture">
+                  <wp:docPr id="39708970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597179491" name="Picture"/>
+                          <pic:cNvPr id="39708970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265906114" name="Picture">
+                  <wp:docPr id="1470074809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265906114" name="Picture"/>
+                          <pic:cNvPr id="1470074809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806702059" name="Picture">
+                  <wp:docPr id="953415069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806702059" name="Picture"/>
+                          <pic:cNvPr id="953415069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190431811" name="Picture">
+                  <wp:docPr id="1036587336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190431811" name="Picture"/>
+                          <pic:cNvPr id="1036587336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153280562" name="Picture">
+                  <wp:docPr id="1369999432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153280562" name="Picture"/>
+                          <pic:cNvPr id="1369999432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031379670" name="Picture">
+                  <wp:docPr id="1567922625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031379670" name="Picture"/>
+                          <pic:cNvPr id="1567922625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762860615" name="Picture">
+                        <wp:docPr id="444418046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762860615" name="Picture"/>
+                                <pic:cNvPr id="444418046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407733913" name="Picture">
+                  <wp:docPr id="1673428961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407733913" name="Picture"/>
+                          <pic:cNvPr id="1673428961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494741181" name="Picture">
+                  <wp:docPr id="1990670241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494741181" name="Picture"/>
+                          <pic:cNvPr id="1990670241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637486538" name="Picture">
+                  <wp:docPr id="1583913499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637486538" name="Picture"/>
+                          <pic:cNvPr id="1583913499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736862878" name="Picture">
+                  <wp:docPr id="377450131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736862878" name="Picture"/>
+                          <pic:cNvPr id="377450131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550880623" name="Picture">
+                  <wp:docPr id="2141387649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550880623" name="Picture"/>
+                          <pic:cNvPr id="2141387649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358942960" name="Picture">
+                  <wp:docPr id="322906711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358942960" name="Picture"/>
+                          <pic:cNvPr id="322906711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932606429" name="Picture">
+                        <wp:docPr id="165883750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932606429" name="Picture"/>
+                                <pic:cNvPr id="165883750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086736382" name="Picture">
+                  <wp:docPr id="634111199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086736382" name="Picture"/>
+                          <pic:cNvPr id="634111199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021494582" name="Picture">
+                  <wp:docPr id="893601567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021494582" name="Picture"/>
+                          <pic:cNvPr id="893601567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666849153" name="Picture">
+                  <wp:docPr id="1886257153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666849153" name="Picture"/>
+                          <pic:cNvPr id="1886257153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435645372" name="Picture">
+                  <wp:docPr id="506118129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435645372" name="Picture"/>
+                          <pic:cNvPr id="506118129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330734100" name="Picture">
+                  <wp:docPr id="1152911857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330734100" name="Picture"/>
+                          <pic:cNvPr id="1152911857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548420515" name="Picture">
+                  <wp:docPr id="1394125328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548420515" name="Picture"/>
+                          <pic:cNvPr id="1394125328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744421587" name="Picture">
+                  <wp:docPr id="1440051598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744421587" name="Picture"/>
+                          <pic:cNvPr id="1440051598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688231441" name="Picture">
+                  <wp:docPr id="1403686577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688231441" name="Picture"/>
+                          <pic:cNvPr id="1403686577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410878504" name="Picture">
+                  <wp:docPr id="2092997081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410878504" name="Picture"/>
+                          <pic:cNvPr id="2092997081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>