--- v0 (2026-08-19)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465882378" name="Picture">
+                  <wp:docPr id="526098333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465882378" name="Picture"/>
+                          <pic:cNvPr id="526098333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861197519" name="Picture">
+                  <wp:docPr id="742723012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861197519" name="Picture"/>
+                          <pic:cNvPr id="742723012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793495754" name="Picture">
+                        <wp:docPr id="1273040906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793495754" name="Picture"/>
+                                <pic:cNvPr id="1273040906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066808446" name="Picture">
+                  <wp:docPr id="96440774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066808446" name="Picture"/>
+                          <pic:cNvPr id="96440774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032232436" name="Picture">
+                  <wp:docPr id="1049546384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032232436" name="Picture"/>
+                          <pic:cNvPr id="1049546384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566672817" name="Picture">
+                  <wp:docPr id="1430004948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566672817" name="Picture"/>
+                          <pic:cNvPr id="1430004948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220894443" name="Picture">
+                  <wp:docPr id="1182375917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220894443" name="Picture"/>
+                          <pic:cNvPr id="1182375917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668817572" name="Picture">
+                  <wp:docPr id="1441242739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668817572" name="Picture"/>
+                          <pic:cNvPr id="1441242739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147037367" name="Picture">
+                        <wp:docPr id="1174935017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147037367" name="Picture"/>
+                                <pic:cNvPr id="1174935017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286027584" name="Picture">
+                        <wp:docPr id="358373326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286027584" name="Picture"/>
+                                <pic:cNvPr id="358373326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068690925" name="Picture">
+                        <wp:docPr id="1438213333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068690925" name="Picture"/>
+                                <pic:cNvPr id="1438213333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454309423" name="Picture">
+                        <wp:docPr id="685205539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454309423" name="Picture"/>
+                                <pic:cNvPr id="685205539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687323552" name="Picture">
+                        <wp:docPr id="624781005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687323552" name="Picture"/>
+                                <pic:cNvPr id="624781005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200904062" name="Picture">
+                        <wp:docPr id="1297714170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200904062" name="Picture"/>
+                                <pic:cNvPr id="1297714170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113826620" name="Picture">
+                        <wp:docPr id="80052433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113826620" name="Picture"/>
+                                <pic:cNvPr id="80052433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351404284" name="Picture">
+                        <wp:docPr id="699262963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351404284" name="Picture"/>
+                                <pic:cNvPr id="699262963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528307425" name="Picture">
+                        <wp:docPr id="1541577354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528307425" name="Picture"/>
+                                <pic:cNvPr id="1541577354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717644505" name="Picture">
+                        <wp:docPr id="2145918712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717644505" name="Picture"/>
+                                <pic:cNvPr id="2145918712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598460222" name="Picture">
+                        <wp:docPr id="1913563630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598460222" name="Picture"/>
+                                <pic:cNvPr id="1913563630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996848420" name="Picture">
+                        <wp:docPr id="1012579178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996848420" name="Picture"/>
+                                <pic:cNvPr id="1012579178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127537332" name="Picture">
+                        <wp:docPr id="629133608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127537332" name="Picture"/>
+                                <pic:cNvPr id="629133608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247969800" name="Picture">
+                        <wp:docPr id="1463196941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247969800" name="Picture"/>
+                                <pic:cNvPr id="1463196941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833080433" name="Picture">
+                        <wp:docPr id="1402636038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833080433" name="Picture"/>
+                                <pic:cNvPr id="1402636038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989861950" name="Picture">
+                  <wp:docPr id="1157431286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989861950" name="Picture"/>
+                          <pic:cNvPr id="1157431286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778736230" name="Picture">
+                  <wp:docPr id="1592265854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778736230" name="Picture"/>
+                          <pic:cNvPr id="1592265854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168645580" name="Picture">
+                  <wp:docPr id="1986593636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168645580" name="Picture"/>
+                          <pic:cNvPr id="1986593636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694088460" name="Picture">
+                  <wp:docPr id="2044022610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694088460" name="Picture"/>
+                          <pic:cNvPr id="2044022610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715266459" name="Picture">
+                  <wp:docPr id="827708912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715266459" name="Picture"/>
+                          <pic:cNvPr id="827708912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153333516" name="Picture">
+                  <wp:docPr id="72613868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153333516" name="Picture"/>
+                          <pic:cNvPr id="72613868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705047505" name="Picture">
+                        <wp:docPr id="6957364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705047505" name="Picture"/>
+                                <pic:cNvPr id="6957364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230122023" name="Picture">
+                  <wp:docPr id="573947157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230122023" name="Picture"/>
+                          <pic:cNvPr id="573947157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314528855" name="Picture">
+                  <wp:docPr id="651536057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314528855" name="Picture"/>
+                          <pic:cNvPr id="651536057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892885932" name="Picture">
+                  <wp:docPr id="2007439582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892885932" name="Picture"/>
+                          <pic:cNvPr id="2007439582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575669487" name="Picture">
+                  <wp:docPr id="1968530491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575669487" name="Picture"/>
+                          <pic:cNvPr id="1968530491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645950019" name="Picture">
+                  <wp:docPr id="2030284966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645950019" name="Picture"/>
+                          <pic:cNvPr id="2030284966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858031515" name="Picture">
+                  <wp:docPr id="2037564399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858031515" name="Picture"/>
+                          <pic:cNvPr id="2037564399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835112420" name="Picture">
+                        <wp:docPr id="800412815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835112420" name="Picture"/>
+                                <pic:cNvPr id="800412815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110309449" name="Picture">
+                        <wp:docPr id="496307143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110309449" name="Picture"/>
+                                <pic:cNvPr id="496307143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660172578" name="Picture">
+                  <wp:docPr id="1113503444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660172578" name="Picture"/>
+                          <pic:cNvPr id="1113503444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688006728" name="Picture">
+                  <wp:docPr id="157620832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688006728" name="Picture"/>
+                          <pic:cNvPr id="157620832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052479313" name="Picture">
+                  <wp:docPr id="486019330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052479313" name="Picture"/>
+                          <pic:cNvPr id="486019330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617346422" name="Picture">
+                  <wp:docPr id="171068190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617346422" name="Picture"/>
+                          <pic:cNvPr id="171068190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705016147" name="Picture">
+                  <wp:docPr id="1987078556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705016147" name="Picture"/>
+                          <pic:cNvPr id="1987078556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178333111" name="Picture">
+                  <wp:docPr id="868557404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178333111" name="Picture"/>
+                          <pic:cNvPr id="868557404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083280372" name="Picture">
+                        <wp:docPr id="315599666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083280372" name="Picture"/>
+                                <pic:cNvPr id="315599666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32556,57 +32556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466989062" name="Picture">
+                  <wp:docPr id="115018986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466989062" name="Picture"/>
+                          <pic:cNvPr id="115018986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32627,57 +32627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468878647" name="Picture">
+                  <wp:docPr id="1763877176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468878647" name="Picture"/>
+                          <pic:cNvPr id="1763877176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33106,57 +33106,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914488061" name="Picture">
+                  <wp:docPr id="1960467965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914488061" name="Picture"/>
+                          <pic:cNvPr id="1960467965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34398,57 +34398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183952458" name="Picture">
+                  <wp:docPr id="1371766993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183952458" name="Picture"/>
+                          <pic:cNvPr id="1371766993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34487,57 +34487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865706491" name="Picture">
+                  <wp:docPr id="2001738401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865706491" name="Picture"/>
+                          <pic:cNvPr id="2001738401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35131,57 +35131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438455656" name="Picture">
+                  <wp:docPr id="904645656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438455656" name="Picture"/>
+                          <pic:cNvPr id="904645656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36129,57 +36129,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381832091" name="Picture">
+                  <wp:docPr id="1007489163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381832091" name="Picture"/>
+                          <pic:cNvPr id="1007489163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36232,57 +36232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791241957" name="Picture">
+                  <wp:docPr id="200747039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791241957" name="Picture"/>
+                          <pic:cNvPr id="200747039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37609,57 +37609,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651912837" name="Picture">
+                  <wp:docPr id="1419797476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651912837" name="Picture"/>
+                          <pic:cNvPr id="1419797476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38752,57 +38752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238814921" name="Picture">
+                        <wp:docPr id="630566528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238814921" name="Picture"/>
+                                <pic:cNvPr id="630566528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40113,57 +40113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932437189" name="Picture">
+                  <wp:docPr id="1920816789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932437189" name="Picture"/>
+                          <pic:cNvPr id="1920816789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40202,57 +40202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944969423" name="Picture">
+                  <wp:docPr id="1013153427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944969423" name="Picture"/>
+                          <pic:cNvPr id="1013153427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549340863" name="Picture">
+                  <wp:docPr id="1123422115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549340863" name="Picture"/>
+                          <pic:cNvPr id="1123422115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41844,57 +41844,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488384800" name="Picture">
+                  <wp:docPr id="938346047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488384800" name="Picture"/>
+                          <pic:cNvPr id="938346047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41947,57 +41947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661194065" name="Picture">
+                  <wp:docPr id="677471348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661194065" name="Picture"/>
+                          <pic:cNvPr id="677471348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43324,57 +43324,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301187844" name="Picture">
+                  <wp:docPr id="1199435535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301187844" name="Picture"/>
+                          <pic:cNvPr id="1199435535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44467,57 +44467,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689839768" name="Picture">
+                        <wp:docPr id="931490744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689839768" name="Picture"/>
+                                <pic:cNvPr id="931490744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45738,57 +45738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476267815" name="Picture">
+                  <wp:docPr id="1629588161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476267815" name="Picture"/>
+                          <pic:cNvPr id="1629588161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45818,57 +45818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108782826" name="Picture">
+                  <wp:docPr id="1149586646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108782826" name="Picture"/>
+                          <pic:cNvPr id="1149586646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46297,57 +46297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395971548" name="Picture">
+                  <wp:docPr id="1588792944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395971548" name="Picture"/>
+                          <pic:cNvPr id="1588792944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47885,57 +47885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671488385" name="Picture">
+                  <wp:docPr id="77389115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671488385" name="Picture"/>
+                          <pic:cNvPr id="77389115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47956,57 +47956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983898027" name="Picture">
+                  <wp:docPr id="1779552898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983898027" name="Picture"/>
+                          <pic:cNvPr id="1779552898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48370,57 +48370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099654600" name="Picture">
+                  <wp:docPr id="739737918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099654600" name="Picture"/>
+                          <pic:cNvPr id="739737918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>