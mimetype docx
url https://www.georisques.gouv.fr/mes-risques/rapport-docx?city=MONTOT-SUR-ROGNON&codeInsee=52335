--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8699304" name="Picture">
+                  <wp:docPr id="1801496503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8699304" name="Picture"/>
+                          <pic:cNvPr id="1801496503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979005094" name="Picture">
+                  <wp:docPr id="216584724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979005094" name="Picture"/>
+                          <pic:cNvPr id="216584724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632227703" name="Picture">
+                        <wp:docPr id="958145073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632227703" name="Picture"/>
+                                <pic:cNvPr id="958145073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917583882" name="Picture">
+                  <wp:docPr id="1798986581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917583882" name="Picture"/>
+                          <pic:cNvPr id="1798986581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385837126" name="Picture">
+                  <wp:docPr id="819424473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385837126" name="Picture"/>
+                          <pic:cNvPr id="819424473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765672355" name="Picture">
+                  <wp:docPr id="357885979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765672355" name="Picture"/>
+                          <pic:cNvPr id="357885979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206478443" name="Picture">
+                  <wp:docPr id="1596650351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206478443" name="Picture"/>
+                          <pic:cNvPr id="1596650351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729131318" name="Picture">
+                  <wp:docPr id="760122958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729131318" name="Picture"/>
+                          <pic:cNvPr id="760122958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449498899" name="Picture">
+                        <wp:docPr id="1788026295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449498899" name="Picture"/>
+                                <pic:cNvPr id="1788026295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393146575" name="Picture">
+                        <wp:docPr id="459666544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393146575" name="Picture"/>
+                                <pic:cNvPr id="459666544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237156275" name="Picture">
+                        <wp:docPr id="1600248296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237156275" name="Picture"/>
+                                <pic:cNvPr id="1600248296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553050441" name="Picture">
+                        <wp:docPr id="1719120669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553050441" name="Picture"/>
+                                <pic:cNvPr id="1719120669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140006613" name="Picture">
+                        <wp:docPr id="1502525014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140006613" name="Picture"/>
+                                <pic:cNvPr id="1502525014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123356459" name="Picture">
+                        <wp:docPr id="1763583290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123356459" name="Picture"/>
+                                <pic:cNvPr id="1763583290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441387988" name="Picture">
+                        <wp:docPr id="1142562893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441387988" name="Picture"/>
+                                <pic:cNvPr id="1142562893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328456277" name="Picture">
+                        <wp:docPr id="85588807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328456277" name="Picture"/>
+                                <pic:cNvPr id="85588807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045266087" name="Picture">
+                        <wp:docPr id="1865323875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045266087" name="Picture"/>
+                                <pic:cNvPr id="1865323875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858591302" name="Picture">
+                        <wp:docPr id="1725774545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858591302" name="Picture"/>
+                                <pic:cNvPr id="1725774545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2018195279" name="Picture">
+                        <wp:docPr id="1000110177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2018195279" name="Picture"/>
+                                <pic:cNvPr id="1000110177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371120525" name="Picture">
+                        <wp:docPr id="1577964985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371120525" name="Picture"/>
+                                <pic:cNvPr id="1577964985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977735350" name="Picture">
+                        <wp:docPr id="1733834815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977735350" name="Picture"/>
+                                <pic:cNvPr id="1733834815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246094091" name="Picture">
+                        <wp:docPr id="1778638881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246094091" name="Picture"/>
+                                <pic:cNvPr id="1778638881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906498308" name="Picture">
+                        <wp:docPr id="481107375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906498308" name="Picture"/>
+                                <pic:cNvPr id="481107375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815701044" name="Picture">
+                  <wp:docPr id="1173257521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815701044" name="Picture"/>
+                          <pic:cNvPr id="1173257521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391362812" name="Picture">
+                  <wp:docPr id="910898353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391362812" name="Picture"/>
+                          <pic:cNvPr id="910898353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965493774" name="Picture">
+                  <wp:docPr id="947139661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965493774" name="Picture"/>
+                          <pic:cNvPr id="947139661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638420773" name="Picture">
+                  <wp:docPr id="1630615764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638420773" name="Picture"/>
+                          <pic:cNvPr id="1630615764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647710402" name="Picture">
+                  <wp:docPr id="675683282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647710402" name="Picture"/>
+                          <pic:cNvPr id="675683282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056184852" name="Picture">
+                  <wp:docPr id="980338681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056184852" name="Picture"/>
+                          <pic:cNvPr id="980338681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471846704" name="Picture">
+                        <wp:docPr id="996042391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471846704" name="Picture"/>
+                                <pic:cNvPr id="996042391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164489223" name="Picture">
+                  <wp:docPr id="488245312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164489223" name="Picture"/>
+                          <pic:cNvPr id="488245312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855493864" name="Picture">
+                  <wp:docPr id="1543631315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855493864" name="Picture"/>
+                          <pic:cNvPr id="1543631315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822976670" name="Picture">
+                  <wp:docPr id="346246682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822976670" name="Picture"/>
+                          <pic:cNvPr id="346246682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078691669" name="Picture">
+                  <wp:docPr id="333498407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078691669" name="Picture"/>
+                          <pic:cNvPr id="333498407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821217932" name="Picture">
+                  <wp:docPr id="1742703399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821217932" name="Picture"/>
+                          <pic:cNvPr id="1742703399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899900918" name="Picture">
+                  <wp:docPr id="1865348206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899900918" name="Picture"/>
+                          <pic:cNvPr id="1865348206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378002486" name="Picture">
+                        <wp:docPr id="379759581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378002486" name="Picture"/>
+                                <pic:cNvPr id="379759581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950376389" name="Picture">
+                  <wp:docPr id="246915299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950376389" name="Picture"/>
+                          <pic:cNvPr id="246915299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161785740" name="Picture">
+                  <wp:docPr id="75814135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161785740" name="Picture"/>
+                          <pic:cNvPr id="75814135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475121963" name="Picture">
+                  <wp:docPr id="2061921114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475121963" name="Picture"/>
+                          <pic:cNvPr id="2061921114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425809987" name="Picture">
+                  <wp:docPr id="370952820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425809987" name="Picture"/>
+                          <pic:cNvPr id="370952820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835906642" name="Picture">
+                  <wp:docPr id="1807669116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835906642" name="Picture"/>
+                          <pic:cNvPr id="1807669116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837905273" name="Picture">
+                  <wp:docPr id="1605826939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837905273" name="Picture"/>
+                          <pic:cNvPr id="1605826939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594805700" name="Picture">
+                        <wp:docPr id="52780998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594805700" name="Picture"/>
+                                <pic:cNvPr id="52780998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425991792" name="Picture">
+                  <wp:docPr id="1798312952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425991792" name="Picture"/>
+                          <pic:cNvPr id="1798312952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857872604" name="Picture">
+                  <wp:docPr id="1605158584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857872604" name="Picture"/>
+                          <pic:cNvPr id="1605158584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993724134" name="Picture">
+                  <wp:docPr id="915433074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993724134" name="Picture"/>
+                          <pic:cNvPr id="915433074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650965415" name="Picture">
+                  <wp:docPr id="1901832023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650965415" name="Picture"/>
+                          <pic:cNvPr id="1901832023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945817384" name="Picture">
+                  <wp:docPr id="923963044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945817384" name="Picture"/>
+                          <pic:cNvPr id="923963044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198089096" name="Picture">
+                  <wp:docPr id="218885411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198089096" name="Picture"/>
+                          <pic:cNvPr id="218885411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197534048" name="Picture">
+                        <wp:docPr id="637005501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197534048" name="Picture"/>
+                                <pic:cNvPr id="637005501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175141613" name="Picture">
+                  <wp:docPr id="1217522310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175141613" name="Picture"/>
+                          <pic:cNvPr id="1217522310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108065959" name="Picture">
+                  <wp:docPr id="1376352047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108065959" name="Picture"/>
+                          <pic:cNvPr id="1376352047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467674468" name="Picture">
+                  <wp:docPr id="510427518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467674468" name="Picture"/>
+                          <pic:cNvPr id="510427518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785364042" name="Picture">
+                  <wp:docPr id="1972521946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785364042" name="Picture"/>
+                          <pic:cNvPr id="1972521946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179149741" name="Picture">
+                  <wp:docPr id="1156719160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179149741" name="Picture"/>
+                          <pic:cNvPr id="1156719160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39394,51 +39394,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000940275" name="Picture">
+                  <wp:docPr id="2122296027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000940275" name="Picture"/>
+                          <pic:cNvPr id="2122296027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866945289" name="Picture">
+                  <wp:docPr id="943940736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866945289" name="Picture"/>
+                          <pic:cNvPr id="943940736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630910327" name="Picture">
+                  <wp:docPr id="771282174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630910327" name="Picture"/>
+                          <pic:cNvPr id="771282174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966598289" name="Picture">
+                  <wp:docPr id="1781982579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966598289" name="Picture"/>
+                          <pic:cNvPr id="1781982579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42410,51 +42410,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -42657,174 +42657,332 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3837493" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3837493</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fonderie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3837402" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3837402</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Affinerie ; haut fourneau; marbrerie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -43312,50 +43470,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>