--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886915733" name="Picture">
+                  <wp:docPr id="1509884921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886915733" name="Picture"/>
+                          <pic:cNvPr id="1509884921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123389089" name="Picture">
+                  <wp:docPr id="1253505526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123389089" name="Picture"/>
+                          <pic:cNvPr id="1253505526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739160869" name="Picture">
+                        <wp:docPr id="2062428907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739160869" name="Picture"/>
+                                <pic:cNvPr id="2062428907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340402431" name="Picture">
+                  <wp:docPr id="1489807964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340402431" name="Picture"/>
+                          <pic:cNvPr id="1489807964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454144701" name="Picture">
+                  <wp:docPr id="1211738319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454144701" name="Picture"/>
+                          <pic:cNvPr id="1211738319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644898511" name="Picture">
+                  <wp:docPr id="1990293655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644898511" name="Picture"/>
+                          <pic:cNvPr id="1990293655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316401579" name="Picture">
+                  <wp:docPr id="15547058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316401579" name="Picture"/>
+                          <pic:cNvPr id="15547058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816550289" name="Picture">
+                  <wp:docPr id="960180543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816550289" name="Picture"/>
+                          <pic:cNvPr id="960180543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718551696" name="Picture">
+                        <wp:docPr id="378560316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718551696" name="Picture"/>
+                                <pic:cNvPr id="378560316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110196130" name="Picture">
+                        <wp:docPr id="2135801089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110196130" name="Picture"/>
+                                <pic:cNvPr id="2135801089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="459750375" name="Picture">
+                        <wp:docPr id="83818870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="459750375" name="Picture"/>
+                                <pic:cNvPr id="83818870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274440997" name="Picture">
+                        <wp:docPr id="130099811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274440997" name="Picture"/>
+                                <pic:cNvPr id="130099811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72496923" name="Picture">
+                        <wp:docPr id="1168181196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72496923" name="Picture"/>
+                                <pic:cNvPr id="1168181196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320882210" name="Picture">
+                        <wp:docPr id="1183606342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320882210" name="Picture"/>
+                                <pic:cNvPr id="1183606342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029474836" name="Picture">
+                        <wp:docPr id="593978912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029474836" name="Picture"/>
+                                <pic:cNvPr id="593978912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998202867" name="Picture">
+                        <wp:docPr id="826079233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998202867" name="Picture"/>
+                                <pic:cNvPr id="826079233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037773539" name="Picture">
+                        <wp:docPr id="1389707149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037773539" name="Picture"/>
+                                <pic:cNvPr id="1389707149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637252195" name="Picture">
+                        <wp:docPr id="79395672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637252195" name="Picture"/>
+                                <pic:cNvPr id="79395672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176502543" name="Picture">
+                        <wp:docPr id="853744202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176502543" name="Picture"/>
+                                <pic:cNvPr id="853744202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034748440" name="Picture">
+                        <wp:docPr id="1228160489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034748440" name="Picture"/>
+                                <pic:cNvPr id="1228160489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186052270" name="Picture">
+                        <wp:docPr id="1666271448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186052270" name="Picture"/>
+                                <pic:cNvPr id="1666271448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455935000" name="Picture">
+                        <wp:docPr id="1149484929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455935000" name="Picture"/>
+                                <pic:cNvPr id="1149484929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608988094" name="Picture">
+                        <wp:docPr id="2010323095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608988094" name="Picture"/>
+                                <pic:cNvPr id="2010323095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392745637" name="Picture">
+                  <wp:docPr id="270986338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392745637" name="Picture"/>
+                          <pic:cNvPr id="270986338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298876100" name="Picture">
+                  <wp:docPr id="553572755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298876100" name="Picture"/>
+                          <pic:cNvPr id="553572755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625954974" name="Picture">
+                  <wp:docPr id="880811009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625954974" name="Picture"/>
+                          <pic:cNvPr id="880811009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504345014" name="Picture">
+                  <wp:docPr id="1720038480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504345014" name="Picture"/>
+                          <pic:cNvPr id="1720038480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916047528" name="Picture">
+                  <wp:docPr id="1756947023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916047528" name="Picture"/>
+                          <pic:cNvPr id="1756947023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234500906" name="Picture">
+                  <wp:docPr id="1974378636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234500906" name="Picture"/>
+                          <pic:cNvPr id="1974378636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483198265" name="Picture">
+                        <wp:docPr id="807589269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483198265" name="Picture"/>
+                                <pic:cNvPr id="807589269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677687479" name="Picture">
+                  <wp:docPr id="1672756708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677687479" name="Picture"/>
+                          <pic:cNvPr id="1672756708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88253269" name="Picture">
+                  <wp:docPr id="1713794648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88253269" name="Picture"/>
+                          <pic:cNvPr id="1713794648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664793283" name="Picture">
+                  <wp:docPr id="1074696564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664793283" name="Picture"/>
+                          <pic:cNvPr id="1074696564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774925213" name="Picture">
+                  <wp:docPr id="1629564038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774925213" name="Picture"/>
+                          <pic:cNvPr id="1629564038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913652069" name="Picture">
+                  <wp:docPr id="1380610852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913652069" name="Picture"/>
+                          <pic:cNvPr id="1380610852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778555005" name="Picture">
+                  <wp:docPr id="804818598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778555005" name="Picture"/>
+                          <pic:cNvPr id="804818598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960245775" name="Picture">
+                        <wp:docPr id="605318943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960245775" name="Picture"/>
+                                <pic:cNvPr id="605318943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1708854917" name="Picture">
+                        <wp:docPr id="1258921354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1708854917" name="Picture"/>
+                                <pic:cNvPr id="1258921354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027602041" name="Picture">
+                  <wp:docPr id="1289908067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027602041" name="Picture"/>
+                          <pic:cNvPr id="1289908067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558315384" name="Picture">
+                  <wp:docPr id="917159549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558315384" name="Picture"/>
+                          <pic:cNvPr id="917159549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100456963" name="Picture">
+                  <wp:docPr id="1787232032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100456963" name="Picture"/>
+                          <pic:cNvPr id="1787232032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855759097" name="Picture">
+                  <wp:docPr id="1195699406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855759097" name="Picture"/>
+                          <pic:cNvPr id="1195699406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276629780" name="Picture">
+                  <wp:docPr id="766887551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276629780" name="Picture"/>
+                          <pic:cNvPr id="766887551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210547411" name="Picture">
+                  <wp:docPr id="537908910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210547411" name="Picture"/>
+                          <pic:cNvPr id="537908910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977809238" name="Picture">
+                        <wp:docPr id="1270387266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977809238" name="Picture"/>
+                                <pic:cNvPr id="1270387266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917734254" name="Picture">
+                  <wp:docPr id="465594746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917734254" name="Picture"/>
+                          <pic:cNvPr id="465594746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105793952" name="Picture">
+                  <wp:docPr id="1995767675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105793952" name="Picture"/>
+                          <pic:cNvPr id="1995767675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148240946" name="Picture">
+                  <wp:docPr id="957074434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148240946" name="Picture"/>
+                          <pic:cNvPr id="957074434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739842797" name="Picture">
+                  <wp:docPr id="1028129085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739842797" name="Picture"/>
+                          <pic:cNvPr id="1028129085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637138132" name="Picture">
+                  <wp:docPr id="249463317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637138132" name="Picture"/>
+                          <pic:cNvPr id="249463317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939850656" name="Picture">
+                  <wp:docPr id="994806460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939850656" name="Picture"/>
+                          <pic:cNvPr id="994806460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26341065" name="Picture">
+                        <wp:docPr id="310532360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26341065" name="Picture"/>
+                                <pic:cNvPr id="310532360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38554,57 +38554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981726416" name="Picture">
+                  <wp:docPr id="1341237474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981726416" name="Picture"/>
+                          <pic:cNvPr id="1341237474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38643,57 +38643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737907918" name="Picture">
+                  <wp:docPr id="1372166056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737907918" name="Picture"/>
+                          <pic:cNvPr id="1372166056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39287,57 +39287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621990110" name="Picture">
+                  <wp:docPr id="1359208064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621990110" name="Picture"/>
+                          <pic:cNvPr id="1359208064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40285,57 +40285,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110871433" name="Picture">
+                  <wp:docPr id="1426019926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110871433" name="Picture"/>
+                          <pic:cNvPr id="1426019926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,57 +40388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287142963" name="Picture">
+                  <wp:docPr id="21638449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287142963" name="Picture"/>
+                          <pic:cNvPr id="21638449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41765,57 +41765,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131358555" name="Picture">
+                  <wp:docPr id="281859138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131358555" name="Picture"/>
+                          <pic:cNvPr id="281859138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42908,57 +42908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982275553" name="Picture">
+                        <wp:docPr id="1507598215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982275553" name="Picture"/>
+                                <pic:cNvPr id="1507598215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44129,57 +44129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520616812" name="Picture">
+                  <wp:docPr id="801418810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520616812" name="Picture"/>
+                          <pic:cNvPr id="801418810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44200,57 +44200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921220109" name="Picture">
+                  <wp:docPr id="356985381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921220109" name="Picture"/>
+                          <pic:cNvPr id="356985381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44614,57 +44614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745670126" name="Picture">
+                  <wp:docPr id="850747145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745670126" name="Picture"/>
+                          <pic:cNvPr id="850747145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>