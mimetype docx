--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525193988" name="Picture">
+                  <wp:docPr id="1480410069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525193988" name="Picture"/>
+                          <pic:cNvPr id="1480410069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111334930" name="Picture">
+                  <wp:docPr id="1742640792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111334930" name="Picture"/>
+                          <pic:cNvPr id="1742640792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656417837" name="Picture">
+                        <wp:docPr id="1173693453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656417837" name="Picture"/>
+                                <pic:cNvPr id="1173693453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695806826" name="Picture">
+                  <wp:docPr id="630070873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695806826" name="Picture"/>
+                          <pic:cNvPr id="630070873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403458540" name="Picture">
+                  <wp:docPr id="258013629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403458540" name="Picture"/>
+                          <pic:cNvPr id="258013629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102609939" name="Picture">
+                  <wp:docPr id="360839061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102609939" name="Picture"/>
+                          <pic:cNvPr id="360839061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845015515" name="Picture">
+                  <wp:docPr id="1470438181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845015515" name="Picture"/>
+                          <pic:cNvPr id="1470438181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453634145" name="Picture">
+                  <wp:docPr id="109773252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453634145" name="Picture"/>
+                          <pic:cNvPr id="109773252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951824321" name="Picture">
+                        <wp:docPr id="998700703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951824321" name="Picture"/>
+                                <pic:cNvPr id="998700703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033107232" name="Picture">
+                        <wp:docPr id="550237615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033107232" name="Picture"/>
+                                <pic:cNvPr id="550237615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2072223380" name="Picture">
+                        <wp:docPr id="2108330945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2072223380" name="Picture"/>
+                                <pic:cNvPr id="2108330945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678261764" name="Picture">
+                        <wp:docPr id="1954566767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678261764" name="Picture"/>
+                                <pic:cNvPr id="1954566767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="188088844" name="Picture">
+                        <wp:docPr id="750676810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="188088844" name="Picture"/>
+                                <pic:cNvPr id="750676810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103266326" name="Picture">
+                        <wp:docPr id="1106853289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103266326" name="Picture"/>
+                                <pic:cNvPr id="1106853289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811828245" name="Picture">
+                        <wp:docPr id="987046182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811828245" name="Picture"/>
+                                <pic:cNvPr id="987046182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975811817" name="Picture">
+                        <wp:docPr id="160130191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975811817" name="Picture"/>
+                                <pic:cNvPr id="160130191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745214415" name="Picture">
+                        <wp:docPr id="1899499845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745214415" name="Picture"/>
+                                <pic:cNvPr id="1899499845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426662963" name="Picture">
+                        <wp:docPr id="1045527281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426662963" name="Picture"/>
+                                <pic:cNvPr id="1045527281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158754379" name="Picture">
+                        <wp:docPr id="1334674671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158754379" name="Picture"/>
+                                <pic:cNvPr id="1334674671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736444041" name="Picture">
+                        <wp:docPr id="281116754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736444041" name="Picture"/>
+                                <pic:cNvPr id="281116754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958722499" name="Picture">
+                  <wp:docPr id="2146066479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958722499" name="Picture"/>
+                          <pic:cNvPr id="2146066479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554440079" name="Picture">
+                  <wp:docPr id="796914033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554440079" name="Picture"/>
+                          <pic:cNvPr id="796914033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788416127" name="Picture">
+                  <wp:docPr id="619078579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788416127" name="Picture"/>
+                          <pic:cNvPr id="619078579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703176570" name="Picture">
+                  <wp:docPr id="688534733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703176570" name="Picture"/>
+                          <pic:cNvPr id="688534733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414055177" name="Picture">
+                  <wp:docPr id="1976535265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414055177" name="Picture"/>
+                          <pic:cNvPr id="1976535265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256437502" name="Picture">
+                  <wp:docPr id="1978243861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256437502" name="Picture"/>
+                          <pic:cNvPr id="1978243861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975996377" name="Picture">
+                        <wp:docPr id="37073450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975996377" name="Picture"/>
+                                <pic:cNvPr id="37073450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978218496" name="Picture">
+                  <wp:docPr id="2069892968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978218496" name="Picture"/>
+                          <pic:cNvPr id="2069892968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224963308" name="Picture">
+                  <wp:docPr id="641216060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224963308" name="Picture"/>
+                          <pic:cNvPr id="641216060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392114776" name="Picture">
+                  <wp:docPr id="154369075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392114776" name="Picture"/>
+                          <pic:cNvPr id="154369075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371784532" name="Picture">
+                  <wp:docPr id="645740537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371784532" name="Picture"/>
+                          <pic:cNvPr id="645740537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839212951" name="Picture">
+                  <wp:docPr id="1168833931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839212951" name="Picture"/>
+                          <pic:cNvPr id="1168833931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253089702" name="Picture">
+                  <wp:docPr id="1154715834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253089702" name="Picture"/>
+                          <pic:cNvPr id="1154715834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376688405" name="Picture">
+                        <wp:docPr id="2058622531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376688405" name="Picture"/>
+                                <pic:cNvPr id="2058622531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331760663" name="Picture">
+                        <wp:docPr id="1826159385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331760663" name="Picture"/>
+                                <pic:cNvPr id="1826159385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141941900" name="Picture">
+                  <wp:docPr id="1775945235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141941900" name="Picture"/>
+                          <pic:cNvPr id="1775945235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528177268" name="Picture">
+                  <wp:docPr id="665728658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528177268" name="Picture"/>
+                          <pic:cNvPr id="665728658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063041156" name="Picture">
+                  <wp:docPr id="459116852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063041156" name="Picture"/>
+                          <pic:cNvPr id="459116852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444631523" name="Picture">
+                  <wp:docPr id="1960172975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444631523" name="Picture"/>
+                          <pic:cNvPr id="1960172975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275810654" name="Picture">
+                  <wp:docPr id="1306010194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275810654" name="Picture"/>
+                          <pic:cNvPr id="1306010194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161833173" name="Picture">
+                  <wp:docPr id="1159330342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161833173" name="Picture"/>
+                          <pic:cNvPr id="1159330342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716901023" name="Picture">
+                        <wp:docPr id="441727484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716901023" name="Picture"/>
+                                <pic:cNvPr id="441727484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31301,57 +31301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227824082" name="Picture">
+                  <wp:docPr id="632259743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227824082" name="Picture"/>
+                          <pic:cNvPr id="632259743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31390,57 +31390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517474778" name="Picture">
+                  <wp:docPr id="724674689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517474778" name="Picture"/>
+                          <pic:cNvPr id="724674689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32034,57 +32034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306906407" name="Picture">
+                  <wp:docPr id="278003650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306906407" name="Picture"/>
+                          <pic:cNvPr id="278003650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33032,57 +33032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369229915" name="Picture">
+                  <wp:docPr id="1189954938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369229915" name="Picture"/>
+                          <pic:cNvPr id="1189954938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33135,57 +33135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125406309" name="Picture">
+                  <wp:docPr id="77796490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125406309" name="Picture"/>
+                          <pic:cNvPr id="77796490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34512,57 +34512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87372599" name="Picture">
+                  <wp:docPr id="1295965179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87372599" name="Picture"/>
+                          <pic:cNvPr id="1295965179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35655,57 +35655,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632664610" name="Picture">
+                        <wp:docPr id="1796961223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632664610" name="Picture"/>
+                                <pic:cNvPr id="1796961223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36876,57 +36876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154505512" name="Picture">
+                  <wp:docPr id="1346477148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154505512" name="Picture"/>
+                          <pic:cNvPr id="1346477148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36947,57 +36947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666286403" name="Picture">
+                  <wp:docPr id="764784327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666286403" name="Picture"/>
+                          <pic:cNvPr id="764784327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37361,57 +37361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344203951" name="Picture">
+                  <wp:docPr id="386559135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344203951" name="Picture"/>
+                          <pic:cNvPr id="386559135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>