--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259241701" name="Picture">
+                  <wp:docPr id="1005944946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259241701" name="Picture"/>
+                          <pic:cNvPr id="1005944946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004584105" name="Picture">
+                  <wp:docPr id="1680420885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004584105" name="Picture"/>
+                          <pic:cNvPr id="1680420885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085976120" name="Picture">
+                        <wp:docPr id="53937486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085976120" name="Picture"/>
+                                <pic:cNvPr id="53937486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128074237" name="Picture">
+                  <wp:docPr id="561138742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128074237" name="Picture"/>
+                          <pic:cNvPr id="561138742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934207281" name="Picture">
+                  <wp:docPr id="315172526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934207281" name="Picture"/>
+                          <pic:cNvPr id="315172526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528650246" name="Picture">
+                  <wp:docPr id="1688748593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528650246" name="Picture"/>
+                          <pic:cNvPr id="1688748593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458441280" name="Picture">
+                  <wp:docPr id="1873228750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458441280" name="Picture"/>
+                          <pic:cNvPr id="1873228750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765578062" name="Picture">
+                  <wp:docPr id="1549767519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765578062" name="Picture"/>
+                          <pic:cNvPr id="1549767519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358003211" name="Picture">
+                        <wp:docPr id="64013802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358003211" name="Picture"/>
+                                <pic:cNvPr id="64013802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792052292" name="Picture">
+                        <wp:docPr id="1540310122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792052292" name="Picture"/>
+                                <pic:cNvPr id="1540310122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730231739" name="Picture">
+                        <wp:docPr id="1156902832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730231739" name="Picture"/>
+                                <pic:cNvPr id="1156902832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344560479" name="Picture">
+                        <wp:docPr id="3243345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344560479" name="Picture"/>
+                                <pic:cNvPr id="3243345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658674232" name="Picture">
+                        <wp:docPr id="1513618460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658674232" name="Picture"/>
+                                <pic:cNvPr id="1513618460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523924971" name="Picture">
+                        <wp:docPr id="173491533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523924971" name="Picture"/>
+                                <pic:cNvPr id="173491533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936073732" name="Picture">
+                        <wp:docPr id="379008942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936073732" name="Picture"/>
+                                <pic:cNvPr id="379008942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827074495" name="Picture">
+                        <wp:docPr id="1966022408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827074495" name="Picture"/>
+                                <pic:cNvPr id="1966022408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099889511" name="Picture">
+                        <wp:docPr id="1748351353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099889511" name="Picture"/>
+                                <pic:cNvPr id="1748351353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295866472" name="Picture">
+                        <wp:docPr id="725668032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295866472" name="Picture"/>
+                                <pic:cNvPr id="725668032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905273655" name="Picture">
+                        <wp:docPr id="1803185447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905273655" name="Picture"/>
+                                <pic:cNvPr id="1803185447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141527520" name="Picture">
+                        <wp:docPr id="1232087543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141527520" name="Picture"/>
+                                <pic:cNvPr id="1232087543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183102779" name="Picture">
+                        <wp:docPr id="306395282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183102779" name="Picture"/>
+                                <pic:cNvPr id="306395282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263186543" name="Picture">
+                        <wp:docPr id="1673368066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263186543" name="Picture"/>
+                                <pic:cNvPr id="1673368066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506144235" name="Picture">
+                        <wp:docPr id="1688729490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506144235" name="Picture"/>
+                                <pic:cNvPr id="1688729490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163460144" name="Picture">
+                  <wp:docPr id="1694556981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163460144" name="Picture"/>
+                          <pic:cNvPr id="1694556981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358590956" name="Picture">
+                  <wp:docPr id="905496901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358590956" name="Picture"/>
+                          <pic:cNvPr id="905496901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461121128" name="Picture">
+                  <wp:docPr id="1514265664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461121128" name="Picture"/>
+                          <pic:cNvPr id="1514265664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258309215" name="Picture">
+                  <wp:docPr id="333148488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258309215" name="Picture"/>
+                          <pic:cNvPr id="333148488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726215999" name="Picture">
+                  <wp:docPr id="1775424856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726215999" name="Picture"/>
+                          <pic:cNvPr id="1775424856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84989168" name="Picture">
+                  <wp:docPr id="279934007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84989168" name="Picture"/>
+                          <pic:cNvPr id="279934007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010348022" name="Picture">
+                        <wp:docPr id="971813932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010348022" name="Picture"/>
+                                <pic:cNvPr id="971813932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412337947" name="Picture">
+                  <wp:docPr id="2085506284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412337947" name="Picture"/>
+                          <pic:cNvPr id="2085506284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3878773" name="Picture">
+                  <wp:docPr id="181707888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3878773" name="Picture"/>
+                          <pic:cNvPr id="181707888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038790043" name="Picture">
+                  <wp:docPr id="1447378130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038790043" name="Picture"/>
+                          <pic:cNvPr id="1447378130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099756147" name="Picture">
+                  <wp:docPr id="1897785352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099756147" name="Picture"/>
+                          <pic:cNvPr id="1897785352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073813846" name="Picture">
+                  <wp:docPr id="216022237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073813846" name="Picture"/>
+                          <pic:cNvPr id="216022237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74918778" name="Picture">
+                  <wp:docPr id="511671318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74918778" name="Picture"/>
+                          <pic:cNvPr id="511671318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924750490" name="Picture">
+                        <wp:docPr id="895044482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924750490" name="Picture"/>
+                                <pic:cNvPr id="895044482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522330299" name="Picture">
+                  <wp:docPr id="265866847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522330299" name="Picture"/>
+                          <pic:cNvPr id="265866847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736618598" name="Picture">
+                  <wp:docPr id="1306908615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736618598" name="Picture"/>
+                          <pic:cNvPr id="1306908615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870463562" name="Picture">
+                  <wp:docPr id="58533322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870463562" name="Picture"/>
+                          <pic:cNvPr id="58533322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246940475" name="Picture">
+                  <wp:docPr id="587194718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246940475" name="Picture"/>
+                          <pic:cNvPr id="587194718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442587849" name="Picture">
+                  <wp:docPr id="1447961307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442587849" name="Picture"/>
+                          <pic:cNvPr id="1447961307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877906908" name="Picture">
+                  <wp:docPr id="1799194046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877906908" name="Picture"/>
+                          <pic:cNvPr id="1799194046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29063,51 +29063,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1300"/>
+          <w:trHeight w:hRule="atLeast" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913836004" name="Picture">
+                        <wp:docPr id="198939519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913836004" name="Picture"/>
+                                <pic:cNvPr id="198939519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29621,51 +29621,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="400"/>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29691,50 +29691,52 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30895,51 +30897,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1600"/>
+          <w:trHeight w:hRule="exact" w:val="1400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31552,57 +31554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694624059" name="Picture">
+                  <wp:docPr id="2069745430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694624059" name="Picture"/>
+                          <pic:cNvPr id="2069745430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312734810" name="Picture">
+                  <wp:docPr id="272874207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312734810" name="Picture"/>
+                          <pic:cNvPr id="272874207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994037787" name="Picture">
+                  <wp:docPr id="1196721091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994037787" name="Picture"/>
+                          <pic:cNvPr id="1196721091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448989992" name="Picture">
+                  <wp:docPr id="382608048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448989992" name="Picture"/>
+                          <pic:cNvPr id="382608048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953863610" name="Picture">
+                  <wp:docPr id="1978134833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953863610" name="Picture"/>
+                          <pic:cNvPr id="1978134833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502318184" name="Picture">
+                  <wp:docPr id="1314216786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502318184" name="Picture"/>
+                          <pic:cNvPr id="1314216786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35102,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571277750" name="Picture">
+                  <wp:docPr id="641362905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571277750" name="Picture"/>
+                          <pic:cNvPr id="641362905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604904457" name="Picture">
+                  <wp:docPr id="289551433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604904457" name="Picture"/>
+                          <pic:cNvPr id="289551433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36663,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265969747" name="Picture">
+                  <wp:docPr id="1055089050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265969747" name="Picture"/>
+                          <pic:cNvPr id="1055089050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37860,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074938392" name="Picture">
+                        <wp:docPr id="898346272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074938392" name="Picture"/>
+                                <pic:cNvPr id="898346272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40227,57 +40229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653537299" name="Picture">
+                  <wp:docPr id="825247139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653537299" name="Picture"/>
+                          <pic:cNvPr id="825247139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40316,57 +40318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762653466" name="Picture">
+                  <wp:docPr id="1815251715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762653466" name="Picture"/>
+                          <pic:cNvPr id="1815251715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40960,57 +40962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051406176" name="Picture">
+                  <wp:docPr id="79218952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051406176" name="Picture"/>
+                          <pic:cNvPr id="79218952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41958,57 +41960,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651673612" name="Picture">
+                  <wp:docPr id="1430885708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651673612" name="Picture"/>
+                          <pic:cNvPr id="1430885708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42061,57 +42063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843527731" name="Picture">
+                  <wp:docPr id="46740785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843527731" name="Picture"/>
+                          <pic:cNvPr id="46740785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43438,57 +43440,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45625440" name="Picture">
+                  <wp:docPr id="1100966814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45625440" name="Picture"/>
+                          <pic:cNvPr id="1100966814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44581,57 +44583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063853041" name="Picture">
+                        <wp:docPr id="96706198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063853041" name="Picture"/>
+                                <pic:cNvPr id="96706198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45802,57 +45804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089883468" name="Picture">
+                  <wp:docPr id="1069205035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089883468" name="Picture"/>
+                          <pic:cNvPr id="1069205035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45873,57 +45875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588834380" name="Picture">
+                  <wp:docPr id="273719883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588834380" name="Picture"/>
+                          <pic:cNvPr id="273719883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46287,57 +46289,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091949635" name="Picture">
+                  <wp:docPr id="1163276957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091949635" name="Picture"/>
+                          <pic:cNvPr id="1163276957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>