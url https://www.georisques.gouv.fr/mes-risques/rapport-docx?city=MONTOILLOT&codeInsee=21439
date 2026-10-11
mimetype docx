--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76883028" name="Picture">
+                  <wp:docPr id="1067924833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76883028" name="Picture"/>
+                          <pic:cNvPr id="1067924833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212653096" name="Picture">
+                  <wp:docPr id="385231954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212653096" name="Picture"/>
+                          <pic:cNvPr id="385231954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123420007" name="Picture">
+                        <wp:docPr id="860910702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123420007" name="Picture"/>
+                                <pic:cNvPr id="860910702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810898974" name="Picture">
+                  <wp:docPr id="1408834144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810898974" name="Picture"/>
+                          <pic:cNvPr id="1408834144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923623009" name="Picture">
+                  <wp:docPr id="680598171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923623009" name="Picture"/>
+                          <pic:cNvPr id="680598171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060899630" name="Picture">
+                  <wp:docPr id="731193042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060899630" name="Picture"/>
+                          <pic:cNvPr id="731193042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959883133" name="Picture">
+                  <wp:docPr id="307652152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959883133" name="Picture"/>
+                          <pic:cNvPr id="307652152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925349838" name="Picture">
+                  <wp:docPr id="622701676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925349838" name="Picture"/>
+                          <pic:cNvPr id="622701676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858813920" name="Picture">
+                        <wp:docPr id="534259789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858813920" name="Picture"/>
+                                <pic:cNvPr id="534259789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35861255" name="Picture">
+                        <wp:docPr id="504393962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35861255" name="Picture"/>
+                                <pic:cNvPr id="504393962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641695908" name="Picture">
+                        <wp:docPr id="711105265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641695908" name="Picture"/>
+                                <pic:cNvPr id="711105265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738108197" name="Picture">
+                        <wp:docPr id="355227954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738108197" name="Picture"/>
+                                <pic:cNvPr id="355227954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1491749149" name="Picture">
+                        <wp:docPr id="170662436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1491749149" name="Picture"/>
+                                <pic:cNvPr id="170662436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012293665" name="Picture">
+                        <wp:docPr id="1644735013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012293665" name="Picture"/>
+                                <pic:cNvPr id="1644735013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="566346127" name="Picture">
+                        <wp:docPr id="484963211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="566346127" name="Picture"/>
+                                <pic:cNvPr id="484963211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1875420055" name="Picture">
+                        <wp:docPr id="1145805990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1875420055" name="Picture"/>
+                                <pic:cNvPr id="1145805990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112245241" name="Picture">
+                        <wp:docPr id="690965139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112245241" name="Picture"/>
+                                <pic:cNvPr id="690965139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942181594" name="Picture">
+                        <wp:docPr id="1894895703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942181594" name="Picture"/>
+                                <pic:cNvPr id="1894895703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150475969" name="Picture">
+                        <wp:docPr id="785573728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150475969" name="Picture"/>
+                                <pic:cNvPr id="785573728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380418220" name="Picture">
+                        <wp:docPr id="1362763251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380418220" name="Picture"/>
+                                <pic:cNvPr id="1362763251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257182127" name="Picture">
+                        <wp:docPr id="1243646060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257182127" name="Picture"/>
+                                <pic:cNvPr id="1243646060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258157102" name="Picture">
+                        <wp:docPr id="41617155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258157102" name="Picture"/>
+                                <pic:cNvPr id="41617155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148527312" name="Picture">
+                        <wp:docPr id="905090078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148527312" name="Picture"/>
+                                <pic:cNvPr id="905090078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857981919" name="Picture">
+                  <wp:docPr id="374614394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857981919" name="Picture"/>
+                          <pic:cNvPr id="374614394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402940" name="Picture">
+                  <wp:docPr id="172903280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402940" name="Picture"/>
+                          <pic:cNvPr id="172903280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433420503" name="Picture">
+                  <wp:docPr id="648638956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433420503" name="Picture"/>
+                          <pic:cNvPr id="648638956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360176931" name="Picture">
+                  <wp:docPr id="1473146239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360176931" name="Picture"/>
+                          <pic:cNvPr id="1473146239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835986446" name="Picture">
+                  <wp:docPr id="1693672903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835986446" name="Picture"/>
+                          <pic:cNvPr id="1693672903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921197484" name="Picture">
+                  <wp:docPr id="137732610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921197484" name="Picture"/>
+                          <pic:cNvPr id="137732610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087225534" name="Picture">
+                        <wp:docPr id="122329983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087225534" name="Picture"/>
+                                <pic:cNvPr id="122329983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4850516" name="Picture">
+                  <wp:docPr id="642623701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4850516" name="Picture"/>
+                          <pic:cNvPr id="642623701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776647677" name="Picture">
+                  <wp:docPr id="750406985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776647677" name="Picture"/>
+                          <pic:cNvPr id="750406985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374696711" name="Picture">
+                  <wp:docPr id="2138618562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374696711" name="Picture"/>
+                          <pic:cNvPr id="2138618562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974035356" name="Picture">
+                  <wp:docPr id="1834526198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974035356" name="Picture"/>
+                          <pic:cNvPr id="1834526198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914850975" name="Picture">
+                  <wp:docPr id="1934328014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914850975" name="Picture"/>
+                          <pic:cNvPr id="1934328014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144935187" name="Picture">
+                  <wp:docPr id="489381835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144935187" name="Picture"/>
+                          <pic:cNvPr id="489381835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637242427" name="Picture">
+                        <wp:docPr id="116034087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637242427" name="Picture"/>
+                                <pic:cNvPr id="116034087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13259113" name="Picture">
+                  <wp:docPr id="1516449474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13259113" name="Picture"/>
+                          <pic:cNvPr id="1516449474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702175652" name="Picture">
+                  <wp:docPr id="1976429823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702175652" name="Picture"/>
+                          <pic:cNvPr id="1976429823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475255507" name="Picture">
+                  <wp:docPr id="2039969998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475255507" name="Picture"/>
+                          <pic:cNvPr id="2039969998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444579177" name="Picture">
+                  <wp:docPr id="1372067074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444579177" name="Picture"/>
+                          <pic:cNvPr id="1372067074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323658400" name="Picture">
+                  <wp:docPr id="1588287644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323658400" name="Picture"/>
+                          <pic:cNvPr id="1588287644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336748392" name="Picture">
+                  <wp:docPr id="537150885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336748392" name="Picture"/>
+                          <pic:cNvPr id="537150885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85488594" name="Picture">
+                        <wp:docPr id="2134613460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85488594" name="Picture"/>
+                                <pic:cNvPr id="2134613460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208959840" name="Picture">
+                  <wp:docPr id="630398022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208959840" name="Picture"/>
+                          <pic:cNvPr id="630398022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997088419" name="Picture">
+                  <wp:docPr id="1444539884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997088419" name="Picture"/>
+                          <pic:cNvPr id="1444539884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835280243" name="Picture">
+                  <wp:docPr id="1970216902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835280243" name="Picture"/>
+                          <pic:cNvPr id="1970216902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595806162" name="Picture">
+                  <wp:docPr id="879237552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595806162" name="Picture"/>
+                          <pic:cNvPr id="879237552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032798331" name="Picture">
+                  <wp:docPr id="282296941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032798331" name="Picture"/>
+                          <pic:cNvPr id="282296941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098827059" name="Picture">
+                  <wp:docPr id="1463573444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098827059" name="Picture"/>
+                          <pic:cNvPr id="1463573444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092768086" name="Picture">
+                        <wp:docPr id="331614608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092768086" name="Picture"/>
+                                <pic:cNvPr id="331614608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019021011" name="Picture">
+                  <wp:docPr id="1589732578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019021011" name="Picture"/>
+                          <pic:cNvPr id="1589732578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732726894" name="Picture">
+                  <wp:docPr id="1836744227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732726894" name="Picture"/>
+                          <pic:cNvPr id="1836744227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111788755" name="Picture">
+                  <wp:docPr id="1463896305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111788755" name="Picture"/>
+                          <pic:cNvPr id="1463896305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582817211" name="Picture">
+                  <wp:docPr id="2125559792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582817211" name="Picture"/>
+                          <pic:cNvPr id="2125559792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262625663" name="Picture">
+                  <wp:docPr id="1725490834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262625663" name="Picture"/>
+                          <pic:cNvPr id="1725490834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132358308" name="Picture">
+                  <wp:docPr id="906348886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132358308" name="Picture"/>
+                          <pic:cNvPr id="906348886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777049245" name="Picture">
+                  <wp:docPr id="494937404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777049245" name="Picture"/>
+                          <pic:cNvPr id="494937404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662246500" name="Picture">
+                  <wp:docPr id="263716181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662246500" name="Picture"/>
+                          <pic:cNvPr id="263716181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178411943" name="Picture">
+                  <wp:docPr id="1014446479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178411943" name="Picture"/>
+                          <pic:cNvPr id="1014446479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>