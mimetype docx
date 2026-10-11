--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563016383" name="Picture">
+                  <wp:docPr id="2005400770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563016383" name="Picture"/>
+                          <pic:cNvPr id="2005400770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502298760" name="Picture">
+                  <wp:docPr id="726324851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502298760" name="Picture"/>
+                          <pic:cNvPr id="726324851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807103027" name="Picture">
+                        <wp:docPr id="827584002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807103027" name="Picture"/>
+                                <pic:cNvPr id="827584002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310243577" name="Picture">
+                  <wp:docPr id="951903044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310243577" name="Picture"/>
+                          <pic:cNvPr id="951903044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846051363" name="Picture">
+                  <wp:docPr id="4218282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846051363" name="Picture"/>
+                          <pic:cNvPr id="4218282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721710286" name="Picture">
+                  <wp:docPr id="1508486263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721710286" name="Picture"/>
+                          <pic:cNvPr id="1508486263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767790752" name="Picture">
+                  <wp:docPr id="1120413221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767790752" name="Picture"/>
+                          <pic:cNvPr id="1120413221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137716861" name="Picture">
+                  <wp:docPr id="1309790608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137716861" name="Picture"/>
+                          <pic:cNvPr id="1309790608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550565383" name="Picture">
+                        <wp:docPr id="333873280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550565383" name="Picture"/>
+                                <pic:cNvPr id="333873280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361187238" name="Picture">
+                        <wp:docPr id="1606332631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361187238" name="Picture"/>
+                                <pic:cNvPr id="1606332631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34250008" name="Picture">
+                        <wp:docPr id="1608896599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34250008" name="Picture"/>
+                                <pic:cNvPr id="1608896599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015139856" name="Picture">
+                        <wp:docPr id="1430446412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015139856" name="Picture"/>
+                                <pic:cNvPr id="1430446412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344572422" name="Picture">
+                        <wp:docPr id="569314845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344572422" name="Picture"/>
+                                <pic:cNvPr id="569314845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="157258198" name="Picture">
+                        <wp:docPr id="451372013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="157258198" name="Picture"/>
+                                <pic:cNvPr id="451372013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79897770" name="Picture">
+                        <wp:docPr id="1313439597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79897770" name="Picture"/>
+                                <pic:cNvPr id="1313439597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135474727" name="Picture">
+                        <wp:docPr id="480099277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135474727" name="Picture"/>
+                                <pic:cNvPr id="480099277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585322965" name="Picture">
+                        <wp:docPr id="1471899784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585322965" name="Picture"/>
+                                <pic:cNvPr id="1471899784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224155177" name="Picture">
+                        <wp:docPr id="1146974494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224155177" name="Picture"/>
+                                <pic:cNvPr id="1146974494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578246547" name="Picture">
+                        <wp:docPr id="1382565241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578246547" name="Picture"/>
+                                <pic:cNvPr id="1382565241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015462473" name="Picture">
+                        <wp:docPr id="190560896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015462473" name="Picture"/>
+                                <pic:cNvPr id="190560896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898893164" name="Picture">
+                        <wp:docPr id="821391460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898893164" name="Picture"/>
+                                <pic:cNvPr id="821391460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393914706" name="Picture">
+                        <wp:docPr id="462373249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393914706" name="Picture"/>
+                                <pic:cNvPr id="462373249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412439287" name="Picture">
+                        <wp:docPr id="428412684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412439287" name="Picture"/>
+                                <pic:cNvPr id="428412684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899631389" name="Picture">
+                        <wp:docPr id="1877361549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899631389" name="Picture"/>
+                                <pic:cNvPr id="1877361549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571360073" name="Picture">
+                        <wp:docPr id="289544359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571360073" name="Picture"/>
+                                <pic:cNvPr id="289544359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074667540" name="Picture">
+                        <wp:docPr id="1002584030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074667540" name="Picture"/>
+                                <pic:cNvPr id="1002584030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031509159" name="Picture">
+                  <wp:docPr id="2128949925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031509159" name="Picture"/>
+                          <pic:cNvPr id="2128949925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201479470" name="Picture">
+                  <wp:docPr id="591439873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201479470" name="Picture"/>
+                          <pic:cNvPr id="591439873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639689927" name="Picture">
+                  <wp:docPr id="267587437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639689927" name="Picture"/>
+                          <pic:cNvPr id="267587437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737312845" name="Picture">
+                  <wp:docPr id="348939193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737312845" name="Picture"/>
+                          <pic:cNvPr id="348939193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695765926" name="Picture">
+                  <wp:docPr id="302001416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695765926" name="Picture"/>
+                          <pic:cNvPr id="302001416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744683138" name="Picture">
+                  <wp:docPr id="877268083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744683138" name="Picture"/>
+                          <pic:cNvPr id="877268083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99637150" name="Picture">
+                        <wp:docPr id="911906790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99637150" name="Picture"/>
+                                <pic:cNvPr id="911906790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284193999" name="Picture">
+                        <wp:docPr id="1855309444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284193999" name="Picture"/>
+                                <pic:cNvPr id="1855309444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21771,57 +21771,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941435530" name="Picture">
+                  <wp:docPr id="317570653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941435530" name="Picture"/>
+                          <pic:cNvPr id="317570653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21860,57 +21860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806716548" name="Picture">
+                  <wp:docPr id="1800763227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806716548" name="Picture"/>
+                          <pic:cNvPr id="1800763227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22504,57 +22504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600889413" name="Picture">
+                  <wp:docPr id="733232467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600889413" name="Picture"/>
+                          <pic:cNvPr id="733232467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23502,57 +23502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496858767" name="Picture">
+                  <wp:docPr id="1543771357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496858767" name="Picture"/>
+                          <pic:cNvPr id="1543771357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23605,57 +23605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616359143" name="Picture">
+                  <wp:docPr id="107627815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616359143" name="Picture"/>
+                          <pic:cNvPr id="107627815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24986,57 +24986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208143866" name="Picture">
+                  <wp:docPr id="844419380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208143866" name="Picture"/>
+                          <pic:cNvPr id="844419380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26129,57 +26129,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544582574" name="Picture">
+                        <wp:docPr id="1171222729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544582574" name="Picture"/>
+                                <pic:cNvPr id="1171222729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27518,57 +27518,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270269443" name="Picture">
+                  <wp:docPr id="1359397941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270269443" name="Picture"/>
+                          <pic:cNvPr id="1359397941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27607,57 +27607,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75580108" name="Picture">
+                  <wp:docPr id="509215549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75580108" name="Picture"/>
+                          <pic:cNvPr id="509215549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28251,57 +28251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116423028" name="Picture">
+                  <wp:docPr id="1704775605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116423028" name="Picture"/>
+                          <pic:cNvPr id="1704775605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29249,57 +29249,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389642540" name="Picture">
+                  <wp:docPr id="2008952259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389642540" name="Picture"/>
+                          <pic:cNvPr id="2008952259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29352,57 +29352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12434085" name="Picture">
+                  <wp:docPr id="64090658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12434085" name="Picture"/>
+                          <pic:cNvPr id="64090658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30729,57 +30729,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255149771" name="Picture">
+                  <wp:docPr id="288565384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255149771" name="Picture"/>
+                          <pic:cNvPr id="288565384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31872,57 +31872,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057782947" name="Picture">
+                        <wp:docPr id="820017579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057782947" name="Picture"/>
+                                <pic:cNvPr id="820017579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33233,57 +33233,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817579892" name="Picture">
+                  <wp:docPr id="941584471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817579892" name="Picture"/>
+                          <pic:cNvPr id="941584471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33322,57 +33322,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956029446" name="Picture">
+                  <wp:docPr id="1505932226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956029446" name="Picture"/>
+                          <pic:cNvPr id="1505932226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33966,57 +33966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127412050" name="Picture">
+                  <wp:docPr id="1005119076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127412050" name="Picture"/>
+                          <pic:cNvPr id="1005119076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34964,57 +34964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688594931" name="Picture">
+                  <wp:docPr id="1144660694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688594931" name="Picture"/>
+                          <pic:cNvPr id="1144660694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35067,57 +35067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713746567" name="Picture">
+                  <wp:docPr id="249398202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713746567" name="Picture"/>
+                          <pic:cNvPr id="249398202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36444,57 +36444,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657108374" name="Picture">
+                  <wp:docPr id="2000468876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657108374" name="Picture"/>
+                          <pic:cNvPr id="2000468876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37587,57 +37587,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558660090" name="Picture">
+                        <wp:docPr id="1337695523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558660090" name="Picture"/>
+                                <pic:cNvPr id="1337695523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38945,57 +38945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400383064" name="Picture">
+                  <wp:docPr id="1565114243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400383064" name="Picture"/>
+                          <pic:cNvPr id="1565114243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39034,57 +39034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154456452" name="Picture">
+                  <wp:docPr id="956803214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154456452" name="Picture"/>
+                          <pic:cNvPr id="956803214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39657,57 +39657,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943895475" name="Picture">
+                  <wp:docPr id="464262043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943895475" name="Picture"/>
+                          <pic:cNvPr id="464262043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40574,57 +40574,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355077656" name="Picture">
+                  <wp:docPr id="24471752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355077656" name="Picture"/>
+                          <pic:cNvPr id="24471752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40677,57 +40677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182146782" name="Picture">
+                  <wp:docPr id="2070527659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182146782" name="Picture"/>
+                          <pic:cNvPr id="2070527659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42000,57 +42000,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062870440" name="Picture">
+                  <wp:docPr id="1897130857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062870440" name="Picture"/>
+                          <pic:cNvPr id="1897130857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42782,57 +42782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037707366" name="Picture">
+                  <wp:docPr id="58841817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037707366" name="Picture"/>
+                          <pic:cNvPr id="58841817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42871,57 +42871,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380377021" name="Picture">
+                  <wp:docPr id="1839673699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380377021" name="Picture"/>
+                          <pic:cNvPr id="1839673699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43503,57 +43503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192485450" name="Picture">
+                  <wp:docPr id="1718436462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192485450" name="Picture"/>
+                          <pic:cNvPr id="1718436462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44447,57 +44447,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440357719" name="Picture">
+                  <wp:docPr id="1558726796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440357719" name="Picture"/>
+                          <pic:cNvPr id="1558726796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44559,57 +44559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323496998" name="Picture">
+                  <wp:docPr id="1936955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323496998" name="Picture"/>
+                          <pic:cNvPr id="1936955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46218,57 +46218,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338641823" name="Picture">
+                  <wp:docPr id="135178298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338641823" name="Picture"/>
+                          <pic:cNvPr id="135178298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47397,57 +47397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923783397" name="Picture">
+                  <wp:docPr id="1539446969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923783397" name="Picture"/>
+                          <pic:cNvPr id="1539446969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47477,57 +47477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140322281" name="Picture">
+                  <wp:docPr id="921166375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140322281" name="Picture"/>
+                          <pic:cNvPr id="921166375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47965,57 +47965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660019134" name="Picture">
+                  <wp:docPr id="930688715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660019134" name="Picture"/>
+                          <pic:cNvPr id="930688715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>