--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005400770" name="Picture">
+                  <wp:docPr id="1075884585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005400770" name="Picture"/>
+                          <pic:cNvPr id="1075884585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726324851" name="Picture">
+                  <wp:docPr id="2050222954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726324851" name="Picture"/>
+                          <pic:cNvPr id="2050222954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827584002" name="Picture">
+                        <wp:docPr id="595720369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827584002" name="Picture"/>
+                                <pic:cNvPr id="595720369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951903044" name="Picture">
+                  <wp:docPr id="1572788091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951903044" name="Picture"/>
+                          <pic:cNvPr id="1572788091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4218282" name="Picture">
+                  <wp:docPr id="1381890963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4218282" name="Picture"/>
+                          <pic:cNvPr id="1381890963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508486263" name="Picture">
+                  <wp:docPr id="873999970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508486263" name="Picture"/>
+                          <pic:cNvPr id="873999970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120413221" name="Picture">
+                  <wp:docPr id="313216458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120413221" name="Picture"/>
+                          <pic:cNvPr id="313216458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309790608" name="Picture">
+                  <wp:docPr id="1740083699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309790608" name="Picture"/>
+                          <pic:cNvPr id="1740083699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333873280" name="Picture">
+                        <wp:docPr id="24431258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333873280" name="Picture"/>
+                                <pic:cNvPr id="24431258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606332631" name="Picture">
+                        <wp:docPr id="1794187696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606332631" name="Picture"/>
+                                <pic:cNvPr id="1794187696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608896599" name="Picture">
+                        <wp:docPr id="908098633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608896599" name="Picture"/>
+                                <pic:cNvPr id="908098633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430446412" name="Picture">
+                        <wp:docPr id="1262629051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430446412" name="Picture"/>
+                                <pic:cNvPr id="1262629051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="569314845" name="Picture">
+                        <wp:docPr id="1123839701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="569314845" name="Picture"/>
+                                <pic:cNvPr id="1123839701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451372013" name="Picture">
+                        <wp:docPr id="1245742068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451372013" name="Picture"/>
+                                <pic:cNvPr id="1245742068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313439597" name="Picture">
+                        <wp:docPr id="2084892921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313439597" name="Picture"/>
+                                <pic:cNvPr id="2084892921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480099277" name="Picture">
+                        <wp:docPr id="1233795749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480099277" name="Picture"/>
+                                <pic:cNvPr id="1233795749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471899784" name="Picture">
+                        <wp:docPr id="2015444202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471899784" name="Picture"/>
+                                <pic:cNvPr id="2015444202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1146974494" name="Picture">
+                        <wp:docPr id="1305948997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1146974494" name="Picture"/>
+                                <pic:cNvPr id="1305948997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382565241" name="Picture">
+                        <wp:docPr id="502582092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382565241" name="Picture"/>
+                                <pic:cNvPr id="502582092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190560896" name="Picture">
+                        <wp:docPr id="122673257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190560896" name="Picture"/>
+                                <pic:cNvPr id="122673257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821391460" name="Picture">
+                        <wp:docPr id="1498697790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821391460" name="Picture"/>
+                                <pic:cNvPr id="1498697790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462373249" name="Picture">
+                        <wp:docPr id="1274638438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462373249" name="Picture"/>
+                                <pic:cNvPr id="1274638438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428412684" name="Picture">
+                        <wp:docPr id="3712679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428412684" name="Picture"/>
+                                <pic:cNvPr id="3712679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877361549" name="Picture">
+                        <wp:docPr id="189001902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877361549" name="Picture"/>
+                                <pic:cNvPr id="189001902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289544359" name="Picture">
+                        <wp:docPr id="442083597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289544359" name="Picture"/>
+                                <pic:cNvPr id="442083597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002584030" name="Picture">
+                        <wp:docPr id="245762153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002584030" name="Picture"/>
+                                <pic:cNvPr id="245762153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128949925" name="Picture">
+                  <wp:docPr id="864905089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128949925" name="Picture"/>
+                          <pic:cNvPr id="864905089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591439873" name="Picture">
+                  <wp:docPr id="1262572035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591439873" name="Picture"/>
+                          <pic:cNvPr id="1262572035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267587437" name="Picture">
+                  <wp:docPr id="1446094467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267587437" name="Picture"/>
+                          <pic:cNvPr id="1446094467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348939193" name="Picture">
+                  <wp:docPr id="1547260060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348939193" name="Picture"/>
+                          <pic:cNvPr id="1547260060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302001416" name="Picture">
+                  <wp:docPr id="1070377510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302001416" name="Picture"/>
+                          <pic:cNvPr id="1070377510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877268083" name="Picture">
+                  <wp:docPr id="853072207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877268083" name="Picture"/>
+                          <pic:cNvPr id="853072207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911906790" name="Picture">
+                        <wp:docPr id="1766618203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911906790" name="Picture"/>
+                                <pic:cNvPr id="1766618203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855309444" name="Picture">
+                        <wp:docPr id="579541814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855309444" name="Picture"/>
+                                <pic:cNvPr id="579541814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21771,57 +21771,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317570653" name="Picture">
+                  <wp:docPr id="509111209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317570653" name="Picture"/>
+                          <pic:cNvPr id="509111209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21860,57 +21860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800763227" name="Picture">
+                  <wp:docPr id="2076552301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800763227" name="Picture"/>
+                          <pic:cNvPr id="2076552301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22504,57 +22504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733232467" name="Picture">
+                  <wp:docPr id="32332424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733232467" name="Picture"/>
+                          <pic:cNvPr id="32332424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23502,57 +23502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543771357" name="Picture">
+                  <wp:docPr id="1396050889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543771357" name="Picture"/>
+                          <pic:cNvPr id="1396050889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23605,57 +23605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107627815" name="Picture">
+                  <wp:docPr id="893640235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107627815" name="Picture"/>
+                          <pic:cNvPr id="893640235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24986,57 +24986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844419380" name="Picture">
+                  <wp:docPr id="235652546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844419380" name="Picture"/>
+                          <pic:cNvPr id="235652546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26129,57 +26129,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171222729" name="Picture">
+                        <wp:docPr id="76881680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171222729" name="Picture"/>
+                                <pic:cNvPr id="76881680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27518,57 +27518,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359397941" name="Picture">
+                  <wp:docPr id="1424031637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359397941" name="Picture"/>
+                          <pic:cNvPr id="1424031637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27607,57 +27607,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509215549" name="Picture">
+                  <wp:docPr id="513631519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509215549" name="Picture"/>
+                          <pic:cNvPr id="513631519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28251,57 +28251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704775605" name="Picture">
+                  <wp:docPr id="1974045167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704775605" name="Picture"/>
+                          <pic:cNvPr id="1974045167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29249,57 +29249,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008952259" name="Picture">
+                  <wp:docPr id="1558452161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008952259" name="Picture"/>
+                          <pic:cNvPr id="1558452161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29352,57 +29352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64090658" name="Picture">
+                  <wp:docPr id="780168976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64090658" name="Picture"/>
+                          <pic:cNvPr id="780168976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30729,57 +30729,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288565384" name="Picture">
+                  <wp:docPr id="773217988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288565384" name="Picture"/>
+                          <pic:cNvPr id="773217988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31872,57 +31872,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820017579" name="Picture">
+                        <wp:docPr id="793764907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820017579" name="Picture"/>
+                                <pic:cNvPr id="793764907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33233,57 +33233,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941584471" name="Picture">
+                  <wp:docPr id="859008888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941584471" name="Picture"/>
+                          <pic:cNvPr id="859008888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33322,57 +33322,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505932226" name="Picture">
+                  <wp:docPr id="713967971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505932226" name="Picture"/>
+                          <pic:cNvPr id="713967971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33966,57 +33966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005119076" name="Picture">
+                  <wp:docPr id="940053823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005119076" name="Picture"/>
+                          <pic:cNvPr id="940053823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34964,57 +34964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144660694" name="Picture">
+                  <wp:docPr id="1048530616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144660694" name="Picture"/>
+                          <pic:cNvPr id="1048530616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35067,57 +35067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249398202" name="Picture">
+                  <wp:docPr id="2099125790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249398202" name="Picture"/>
+                          <pic:cNvPr id="2099125790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36444,57 +36444,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000468876" name="Picture">
+                  <wp:docPr id="511668663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000468876" name="Picture"/>
+                          <pic:cNvPr id="511668663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37587,57 +37587,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337695523" name="Picture">
+                        <wp:docPr id="1350265032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337695523" name="Picture"/>
+                                <pic:cNvPr id="1350265032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38945,57 +38945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565114243" name="Picture">
+                  <wp:docPr id="904681913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565114243" name="Picture"/>
+                          <pic:cNvPr id="904681913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39034,57 +39034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956803214" name="Picture">
+                  <wp:docPr id="1159001518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956803214" name="Picture"/>
+                          <pic:cNvPr id="1159001518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39657,57 +39657,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464262043" name="Picture">
+                  <wp:docPr id="84153368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464262043" name="Picture"/>
+                          <pic:cNvPr id="84153368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40574,57 +40574,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24471752" name="Picture">
+                  <wp:docPr id="12094032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24471752" name="Picture"/>
+                          <pic:cNvPr id="12094032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40677,57 +40677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070527659" name="Picture">
+                  <wp:docPr id="1385656493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070527659" name="Picture"/>
+                          <pic:cNvPr id="1385656493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42000,57 +42000,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897130857" name="Picture">
+                  <wp:docPr id="2108139324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897130857" name="Picture"/>
+                          <pic:cNvPr id="2108139324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42782,57 +42782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58841817" name="Picture">
+                  <wp:docPr id="647888169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58841817" name="Picture"/>
+                          <pic:cNvPr id="647888169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42871,57 +42871,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839673699" name="Picture">
+                  <wp:docPr id="1724063873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839673699" name="Picture"/>
+                          <pic:cNvPr id="1724063873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43503,57 +43503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718436462" name="Picture">
+                  <wp:docPr id="402598718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718436462" name="Picture"/>
+                          <pic:cNvPr id="402598718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44447,57 +44447,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558726796" name="Picture">
+                  <wp:docPr id="302844494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558726796" name="Picture"/>
+                          <pic:cNvPr id="302844494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44559,57 +44559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936955" name="Picture">
+                  <wp:docPr id="1553878209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936955" name="Picture"/>
+                          <pic:cNvPr id="1553878209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46218,57 +46218,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135178298" name="Picture">
+                  <wp:docPr id="1987042823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135178298" name="Picture"/>
+                          <pic:cNvPr id="1987042823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47397,57 +47397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539446969" name="Picture">
+                  <wp:docPr id="906595726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539446969" name="Picture"/>
+                          <pic:cNvPr id="906595726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47477,57 +47477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921166375" name="Picture">
+                  <wp:docPr id="299545648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921166375" name="Picture"/>
+                          <pic:cNvPr id="299545648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47965,57 +47965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930688715" name="Picture">
+                  <wp:docPr id="86657488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930688715" name="Picture"/>
+                          <pic:cNvPr id="86657488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>