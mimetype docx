--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994220661" name="Picture">
+                  <wp:docPr id="322981068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994220661" name="Picture"/>
+                          <pic:cNvPr id="322981068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944445773" name="Picture">
+                  <wp:docPr id="703636414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944445773" name="Picture"/>
+                          <pic:cNvPr id="703636414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106783301" name="Picture">
+                        <wp:docPr id="1393302290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106783301" name="Picture"/>
+                                <pic:cNvPr id="1393302290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861593099" name="Picture">
+                  <wp:docPr id="180332817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861593099" name="Picture"/>
+                          <pic:cNvPr id="180332817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247489008" name="Picture">
+                  <wp:docPr id="1566397909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247489008" name="Picture"/>
+                          <pic:cNvPr id="1566397909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382533389" name="Picture">
+                  <wp:docPr id="825056309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382533389" name="Picture"/>
+                          <pic:cNvPr id="825056309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65263296" name="Picture">
+                  <wp:docPr id="141851190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65263296" name="Picture"/>
+                          <pic:cNvPr id="141851190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124779475" name="Picture">
+                  <wp:docPr id="2078857240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124779475" name="Picture"/>
+                          <pic:cNvPr id="2078857240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275504361" name="Picture">
+                        <wp:docPr id="157580902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275504361" name="Picture"/>
+                                <pic:cNvPr id="157580902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249796580" name="Picture">
+                        <wp:docPr id="1444950868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249796580" name="Picture"/>
+                                <pic:cNvPr id="1444950868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306929311" name="Picture">
+                        <wp:docPr id="1196070149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306929311" name="Picture"/>
+                                <pic:cNvPr id="1196070149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318141575" name="Picture">
+                        <wp:docPr id="1058444572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318141575" name="Picture"/>
+                                <pic:cNvPr id="1058444572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850440940" name="Picture">
+                        <wp:docPr id="1660341685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850440940" name="Picture"/>
+                                <pic:cNvPr id="1660341685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422292039" name="Picture">
+                        <wp:docPr id="467697341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422292039" name="Picture"/>
+                                <pic:cNvPr id="467697341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222421400" name="Picture">
+                        <wp:docPr id="649436123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222421400" name="Picture"/>
+                                <pic:cNvPr id="649436123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177944758" name="Picture">
+                        <wp:docPr id="2134684503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177944758" name="Picture"/>
+                                <pic:cNvPr id="2134684503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801817618" name="Picture">
+                        <wp:docPr id="1729466994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801817618" name="Picture"/>
+                                <pic:cNvPr id="1729466994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686182811" name="Picture">
+                        <wp:docPr id="1016211746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686182811" name="Picture"/>
+                                <pic:cNvPr id="1016211746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730441627" name="Picture">
+                        <wp:docPr id="1127521398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730441627" name="Picture"/>
+                                <pic:cNvPr id="1127521398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759353076" name="Picture">
+                        <wp:docPr id="1161428469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759353076" name="Picture"/>
+                                <pic:cNvPr id="1161428469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882432152" name="Picture">
+                        <wp:docPr id="829217077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882432152" name="Picture"/>
+                                <pic:cNvPr id="829217077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381211534" name="Picture">
+                        <wp:docPr id="956298598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381211534" name="Picture"/>
+                                <pic:cNvPr id="956298598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503020347" name="Picture">
+                        <wp:docPr id="409473920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503020347" name="Picture"/>
+                                <pic:cNvPr id="409473920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270991410" name="Picture">
+                  <wp:docPr id="1465668572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270991410" name="Picture"/>
+                          <pic:cNvPr id="1465668572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913751410" name="Picture">
+                  <wp:docPr id="2000970369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913751410" name="Picture"/>
+                          <pic:cNvPr id="2000970369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542399904" name="Picture">
+                  <wp:docPr id="764795450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542399904" name="Picture"/>
+                          <pic:cNvPr id="764795450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349309883" name="Picture">
+                  <wp:docPr id="69379473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349309883" name="Picture"/>
+                          <pic:cNvPr id="69379473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134706625" name="Picture">
+                  <wp:docPr id="1059380869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134706625" name="Picture"/>
+                          <pic:cNvPr id="1059380869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100453798" name="Picture">
+                  <wp:docPr id="117068103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100453798" name="Picture"/>
+                          <pic:cNvPr id="117068103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="895875945" name="Picture">
+                        <wp:docPr id="2026992097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="895875945" name="Picture"/>
+                                <pic:cNvPr id="2026992097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350805800" name="Picture">
+                  <wp:docPr id="208849174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350805800" name="Picture"/>
+                          <pic:cNvPr id="208849174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300819474" name="Picture">
+                  <wp:docPr id="1913203456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300819474" name="Picture"/>
+                          <pic:cNvPr id="1913203456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189414389" name="Picture">
+                  <wp:docPr id="19141337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189414389" name="Picture"/>
+                          <pic:cNvPr id="19141337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007340562" name="Picture">
+                  <wp:docPr id="889775579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007340562" name="Picture"/>
+                          <pic:cNvPr id="889775579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375472943" name="Picture">
+                  <wp:docPr id="319044345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375472943" name="Picture"/>
+                          <pic:cNvPr id="319044345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374914858" name="Picture">
+                  <wp:docPr id="1254357739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374914858" name="Picture"/>
+                          <pic:cNvPr id="1254357739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239356145" name="Picture">
+                        <wp:docPr id="392530284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239356145" name="Picture"/>
+                                <pic:cNvPr id="392530284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251586223" name="Picture">
+                        <wp:docPr id="1325549881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251586223" name="Picture"/>
+                                <pic:cNvPr id="1325549881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723230925" name="Picture">
+                  <wp:docPr id="1956087644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723230925" name="Picture"/>
+                          <pic:cNvPr id="1956087644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802560345" name="Picture">
+                  <wp:docPr id="1869752274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802560345" name="Picture"/>
+                          <pic:cNvPr id="1869752274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058309545" name="Picture">
+                  <wp:docPr id="884214632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058309545" name="Picture"/>
+                          <pic:cNvPr id="884214632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482854445" name="Picture">
+                  <wp:docPr id="887694873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482854445" name="Picture"/>
+                          <pic:cNvPr id="887694873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827892491" name="Picture">
+                  <wp:docPr id="1694097792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827892491" name="Picture"/>
+                          <pic:cNvPr id="1694097792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584843352" name="Picture">
+                  <wp:docPr id="58827553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584843352" name="Picture"/>
+                          <pic:cNvPr id="58827553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359326475" name="Picture">
+                        <wp:docPr id="1183948387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359326475" name="Picture"/>
+                                <pic:cNvPr id="1183948387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969513337" name="Picture">
+                  <wp:docPr id="1208464699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969513337" name="Picture"/>
+                          <pic:cNvPr id="1208464699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138022087" name="Picture">
+                  <wp:docPr id="489979196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138022087" name="Picture"/>
+                          <pic:cNvPr id="489979196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428208394" name="Picture">
+                  <wp:docPr id="1464775865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428208394" name="Picture"/>
+                          <pic:cNvPr id="1464775865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236411378" name="Picture">
+                  <wp:docPr id="1535870258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236411378" name="Picture"/>
+                          <pic:cNvPr id="1535870258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922734022" name="Picture">
+                  <wp:docPr id="825182981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922734022" name="Picture"/>
+                          <pic:cNvPr id="825182981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486715681" name="Picture">
+                  <wp:docPr id="491563468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486715681" name="Picture"/>
+                          <pic:cNvPr id="491563468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115224262" name="Picture">
+                        <wp:docPr id="696105490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115224262" name="Picture"/>
+                                <pic:cNvPr id="696105490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215734279" name="Picture">
+                  <wp:docPr id="1813057427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215734279" name="Picture"/>
+                          <pic:cNvPr id="1813057427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059659217" name="Picture">
+                  <wp:docPr id="687375657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059659217" name="Picture"/>
+                          <pic:cNvPr id="687375657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110935578" name="Picture">
+                  <wp:docPr id="1110704810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110935578" name="Picture"/>
+                          <pic:cNvPr id="1110704810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014972830" name="Picture">
+                  <wp:docPr id="1741150066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014972830" name="Picture"/>
+                          <pic:cNvPr id="1741150066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302889252" name="Picture">
+                  <wp:docPr id="1579773925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302889252" name="Picture"/>
+                          <pic:cNvPr id="1579773925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212715079" name="Picture">
+                  <wp:docPr id="2095964657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212715079" name="Picture"/>
+                          <pic:cNvPr id="2095964657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597738393" name="Picture">
+                  <wp:docPr id="201974459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597738393" name="Picture"/>
+                          <pic:cNvPr id="201974459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76955265" name="Picture">
+                  <wp:docPr id="940646840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76955265" name="Picture"/>
+                          <pic:cNvPr id="940646840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482821345" name="Picture">
+                  <wp:docPr id="334695329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482821345" name="Picture"/>
+                          <pic:cNvPr id="334695329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>