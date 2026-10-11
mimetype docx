--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227592158" name="Picture">
+                  <wp:docPr id="1929237510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227592158" name="Picture"/>
+                          <pic:cNvPr id="1929237510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851765095" name="Picture">
+                  <wp:docPr id="201239571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851765095" name="Picture"/>
+                          <pic:cNvPr id="201239571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176654991" name="Picture">
+                        <wp:docPr id="1196306277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176654991" name="Picture"/>
+                                <pic:cNvPr id="1196306277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898430686" name="Picture">
+                  <wp:docPr id="1773997691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898430686" name="Picture"/>
+                          <pic:cNvPr id="1773997691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255390692" name="Picture">
+                  <wp:docPr id="1665609296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255390692" name="Picture"/>
+                          <pic:cNvPr id="1665609296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563597384" name="Picture">
+                  <wp:docPr id="766436192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563597384" name="Picture"/>
+                          <pic:cNvPr id="766436192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982896138" name="Picture">
+                  <wp:docPr id="1698138931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982896138" name="Picture"/>
+                          <pic:cNvPr id="1698138931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54307933" name="Picture">
+                  <wp:docPr id="1816182438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54307933" name="Picture"/>
+                          <pic:cNvPr id="1816182438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694335595" name="Picture">
+                        <wp:docPr id="505213909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694335595" name="Picture"/>
+                                <pic:cNvPr id="505213909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083684325" name="Picture">
+                        <wp:docPr id="1548622642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083684325" name="Picture"/>
+                                <pic:cNvPr id="1548622642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692104988" name="Picture">
+                        <wp:docPr id="393302060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692104988" name="Picture"/>
+                                <pic:cNvPr id="393302060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048394143" name="Picture">
+                        <wp:docPr id="125664077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048394143" name="Picture"/>
+                                <pic:cNvPr id="125664077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699508049" name="Picture">
+                        <wp:docPr id="763490907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699508049" name="Picture"/>
+                                <pic:cNvPr id="763490907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785017294" name="Picture">
+                        <wp:docPr id="764649764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785017294" name="Picture"/>
+                                <pic:cNvPr id="764649764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2140136615" name="Picture">
+                        <wp:docPr id="68015533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2140136615" name="Picture"/>
+                                <pic:cNvPr id="68015533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927591768" name="Picture">
+                        <wp:docPr id="45652388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927591768" name="Picture"/>
+                                <pic:cNvPr id="45652388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245580251" name="Picture">
+                        <wp:docPr id="1090153264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245580251" name="Picture"/>
+                                <pic:cNvPr id="1090153264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653051592" name="Picture">
+                        <wp:docPr id="1108666726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653051592" name="Picture"/>
+                                <pic:cNvPr id="1108666726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349248022" name="Picture">
+                        <wp:docPr id="1735835087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349248022" name="Picture"/>
+                                <pic:cNvPr id="1735835087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547238816" name="Picture">
+                        <wp:docPr id="294495849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547238816" name="Picture"/>
+                                <pic:cNvPr id="294495849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646412983" name="Picture">
+                        <wp:docPr id="1308770133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646412983" name="Picture"/>
+                                <pic:cNvPr id="1308770133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295066700" name="Picture">
+                        <wp:docPr id="1280619546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295066700" name="Picture"/>
+                                <pic:cNvPr id="1280619546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371374551" name="Picture">
+                        <wp:docPr id="1684462691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371374551" name="Picture"/>
+                                <pic:cNvPr id="1684462691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216544552" name="Picture">
+                  <wp:docPr id="396894318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216544552" name="Picture"/>
+                          <pic:cNvPr id="396894318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871961729" name="Picture">
+                  <wp:docPr id="364488668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871961729" name="Picture"/>
+                          <pic:cNvPr id="364488668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132996919" name="Picture">
+                  <wp:docPr id="1182564551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132996919" name="Picture"/>
+                          <pic:cNvPr id="1182564551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604633963" name="Picture">
+                  <wp:docPr id="458078429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604633963" name="Picture"/>
+                          <pic:cNvPr id="458078429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646355427" name="Picture">
+                  <wp:docPr id="1752228026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646355427" name="Picture"/>
+                          <pic:cNvPr id="1752228026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391038739" name="Picture">
+                  <wp:docPr id="270084121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391038739" name="Picture"/>
+                          <pic:cNvPr id="270084121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874270754" name="Picture">
+                        <wp:docPr id="1266197529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874270754" name="Picture"/>
+                                <pic:cNvPr id="1266197529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360971809" name="Picture">
+                  <wp:docPr id="399786535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360971809" name="Picture"/>
+                          <pic:cNvPr id="399786535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228666462" name="Picture">
+                  <wp:docPr id="1984333967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228666462" name="Picture"/>
+                          <pic:cNvPr id="1984333967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533730952" name="Picture">
+                  <wp:docPr id="2022748722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533730952" name="Picture"/>
+                          <pic:cNvPr id="2022748722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658196652" name="Picture">
+                  <wp:docPr id="110353655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658196652" name="Picture"/>
+                          <pic:cNvPr id="110353655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447924854" name="Picture">
+                  <wp:docPr id="401125699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447924854" name="Picture"/>
+                          <pic:cNvPr id="401125699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864241690" name="Picture">
+                  <wp:docPr id="782161951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864241690" name="Picture"/>
+                          <pic:cNvPr id="782161951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865212161" name="Picture">
+                        <wp:docPr id="1862173319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865212161" name="Picture"/>
+                                <pic:cNvPr id="1862173319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004399576" name="Picture">
+                        <wp:docPr id="615793913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004399576" name="Picture"/>
+                                <pic:cNvPr id="615793913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851245276" name="Picture">
+                  <wp:docPr id="361249346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851245276" name="Picture"/>
+                          <pic:cNvPr id="361249346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131169030" name="Picture">
+                  <wp:docPr id="418627292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131169030" name="Picture"/>
+                          <pic:cNvPr id="418627292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096804063" name="Picture">
+                  <wp:docPr id="982362670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096804063" name="Picture"/>
+                          <pic:cNvPr id="982362670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036143634" name="Picture">
+                  <wp:docPr id="2009050625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036143634" name="Picture"/>
+                          <pic:cNvPr id="2009050625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638563679" name="Picture">
+                  <wp:docPr id="418637036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638563679" name="Picture"/>
+                          <pic:cNvPr id="418637036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776437141" name="Picture">
+                  <wp:docPr id="2079024630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776437141" name="Picture"/>
+                          <pic:cNvPr id="2079024630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918270231" name="Picture">
+                        <wp:docPr id="2086301948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918270231" name="Picture"/>
+                                <pic:cNvPr id="2086301948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313192829" name="Picture">
+                  <wp:docPr id="1634478082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313192829" name="Picture"/>
+                          <pic:cNvPr id="1634478082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110595432" name="Picture">
+                  <wp:docPr id="1762048343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110595432" name="Picture"/>
+                          <pic:cNvPr id="1762048343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842329508" name="Picture">
+                  <wp:docPr id="1190455579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842329508" name="Picture"/>
+                          <pic:cNvPr id="1190455579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29691021" name="Picture">
+                  <wp:docPr id="36548067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29691021" name="Picture"/>
+                          <pic:cNvPr id="36548067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483563713" name="Picture">
+                  <wp:docPr id="964589901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483563713" name="Picture"/>
+                          <pic:cNvPr id="964589901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466674088" name="Picture">
+                  <wp:docPr id="162519276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466674088" name="Picture"/>
+                          <pic:cNvPr id="162519276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252421090" name="Picture">
+                        <wp:docPr id="1502827079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252421090" name="Picture"/>
+                                <pic:cNvPr id="1502827079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38439,57 +38439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083881973" name="Picture">
+                  <wp:docPr id="780966177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083881973" name="Picture"/>
+                          <pic:cNvPr id="780966177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961009096" name="Picture">
+                  <wp:docPr id="1727130913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961009096" name="Picture"/>
+                          <pic:cNvPr id="1727130913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556032463" name="Picture">
+                  <wp:docPr id="1699481690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556032463" name="Picture"/>
+                          <pic:cNvPr id="1699481690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40068,57 +40068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259703705" name="Picture">
+                  <wp:docPr id="1440642713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259703705" name="Picture"/>
+                          <pic:cNvPr id="1440642713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40171,57 +40171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89599996" name="Picture">
+                  <wp:docPr id="1864522657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89599996" name="Picture"/>
+                          <pic:cNvPr id="1864522657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918522048" name="Picture">
+                  <wp:docPr id="712136434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918522048" name="Picture"/>
+                          <pic:cNvPr id="712136434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42129,57 +42129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179009828" name="Picture">
+                  <wp:docPr id="1467019086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179009828" name="Picture"/>
+                          <pic:cNvPr id="1467019086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42200,57 +42200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542404264" name="Picture">
+                  <wp:docPr id="1781537344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542404264" name="Picture"/>
+                          <pic:cNvPr id="1781537344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42614,57 +42614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193184838" name="Picture">
+                  <wp:docPr id="1714250593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193184838" name="Picture"/>
+                          <pic:cNvPr id="1714250593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>