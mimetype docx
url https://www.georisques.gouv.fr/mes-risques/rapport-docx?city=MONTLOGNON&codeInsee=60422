--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825524959" name="Picture">
+                  <wp:docPr id="1562779971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825524959" name="Picture"/>
+                          <pic:cNvPr id="1562779971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022915618" name="Picture">
+                  <wp:docPr id="782411445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022915618" name="Picture"/>
+                          <pic:cNvPr id="782411445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204279323" name="Picture">
+                        <wp:docPr id="573291546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204279323" name="Picture"/>
+                                <pic:cNvPr id="573291546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075017699" name="Picture">
+                  <wp:docPr id="470191215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075017699" name="Picture"/>
+                          <pic:cNvPr id="470191215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774026393" name="Picture">
+                  <wp:docPr id="1599396893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774026393" name="Picture"/>
+                          <pic:cNvPr id="1599396893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563749628" name="Picture">
+                  <wp:docPr id="2104583578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563749628" name="Picture"/>
+                          <pic:cNvPr id="2104583578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889413011" name="Picture">
+                  <wp:docPr id="630388188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889413011" name="Picture"/>
+                          <pic:cNvPr id="630388188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422685980" name="Picture">
+                  <wp:docPr id="1140324889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422685980" name="Picture"/>
+                          <pic:cNvPr id="1140324889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810882633" name="Picture">
+                        <wp:docPr id="1406907742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810882633" name="Picture"/>
+                                <pic:cNvPr id="1406907742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814060684" name="Picture">
+                        <wp:docPr id="1279246417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814060684" name="Picture"/>
+                                <pic:cNvPr id="1279246417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415088478" name="Picture">
+                        <wp:docPr id="242172929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415088478" name="Picture"/>
+                                <pic:cNvPr id="242172929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385406423" name="Picture">
+                        <wp:docPr id="247449133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385406423" name="Picture"/>
+                                <pic:cNvPr id="247449133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777090369" name="Picture">
+                        <wp:docPr id="1653690964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777090369" name="Picture"/>
+                                <pic:cNvPr id="1653690964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165818909" name="Picture">
+                        <wp:docPr id="1952100254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165818909" name="Picture"/>
+                                <pic:cNvPr id="1952100254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77980510" name="Picture">
+                        <wp:docPr id="705049572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77980510" name="Picture"/>
+                                <pic:cNvPr id="705049572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087044684" name="Picture">
+                        <wp:docPr id="1895443346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087044684" name="Picture"/>
+                                <pic:cNvPr id="1895443346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222261456" name="Picture">
+                        <wp:docPr id="1781776635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222261456" name="Picture"/>
+                                <pic:cNvPr id="1781776635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974984927" name="Picture">
+                        <wp:docPr id="303383892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974984927" name="Picture"/>
+                                <pic:cNvPr id="303383892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988500182" name="Picture">
+                        <wp:docPr id="655527360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988500182" name="Picture"/>
+                                <pic:cNvPr id="655527360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078026513" name="Picture">
+                        <wp:docPr id="414075561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078026513" name="Picture"/>
+                                <pic:cNvPr id="414075561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788684445" name="Picture">
+                  <wp:docPr id="556591355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788684445" name="Picture"/>
+                          <pic:cNvPr id="556591355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098073153" name="Picture">
+                  <wp:docPr id="1107687263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098073153" name="Picture"/>
+                          <pic:cNvPr id="1107687263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250763781" name="Picture">
+                  <wp:docPr id="922435010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250763781" name="Picture"/>
+                          <pic:cNvPr id="922435010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296729484" name="Picture">
+                  <wp:docPr id="746391119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296729484" name="Picture"/>
+                          <pic:cNvPr id="746391119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712581729" name="Picture">
+                  <wp:docPr id="1262423334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712581729" name="Picture"/>
+                          <pic:cNvPr id="1262423334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471979187" name="Picture">
+                  <wp:docPr id="192559791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471979187" name="Picture"/>
+                          <pic:cNvPr id="192559791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744031940" name="Picture">
+                        <wp:docPr id="323153955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744031940" name="Picture"/>
+                                <pic:cNvPr id="323153955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103492169" name="Picture">
+                  <wp:docPr id="1724368594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103492169" name="Picture"/>
+                          <pic:cNvPr id="1724368594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353373047" name="Picture">
+                  <wp:docPr id="957535592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353373047" name="Picture"/>
+                          <pic:cNvPr id="957535592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813814497" name="Picture">
+                  <wp:docPr id="1029040513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813814497" name="Picture"/>
+                          <pic:cNvPr id="1029040513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648225509" name="Picture">
+                  <wp:docPr id="280800012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648225509" name="Picture"/>
+                          <pic:cNvPr id="280800012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102651323" name="Picture">
+                  <wp:docPr id="1332263916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102651323" name="Picture"/>
+                          <pic:cNvPr id="1332263916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431960604" name="Picture">
+                  <wp:docPr id="901240056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431960604" name="Picture"/>
+                          <pic:cNvPr id="901240056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130737327" name="Picture">
+                        <wp:docPr id="952951601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130737327" name="Picture"/>
+                                <pic:cNvPr id="952951601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705230927" name="Picture">
+                  <wp:docPr id="861397188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705230927" name="Picture"/>
+                          <pic:cNvPr id="861397188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183826568" name="Picture">
+                  <wp:docPr id="1202987339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183826568" name="Picture"/>
+                          <pic:cNvPr id="1202987339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812106372" name="Picture">
+                  <wp:docPr id="1001510178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812106372" name="Picture"/>
+                          <pic:cNvPr id="1001510178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948684187" name="Picture">
+                  <wp:docPr id="83306483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948684187" name="Picture"/>
+                          <pic:cNvPr id="83306483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458975325" name="Picture">
+                  <wp:docPr id="5593974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458975325" name="Picture"/>
+                          <pic:cNvPr id="5593974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427636898" name="Picture">
+                  <wp:docPr id="620685686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427636898" name="Picture"/>
+                          <pic:cNvPr id="620685686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="896454694" name="Picture">
+                        <wp:docPr id="11405144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="896454694" name="Picture"/>
+                                <pic:cNvPr id="11405144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160140289" name="Picture">
+                  <wp:docPr id="1405680482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160140289" name="Picture"/>
+                          <pic:cNvPr id="1405680482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963431127" name="Picture">
+                  <wp:docPr id="151765063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963431127" name="Picture"/>
+                          <pic:cNvPr id="151765063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599633899" name="Picture">
+                  <wp:docPr id="67156793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599633899" name="Picture"/>
+                          <pic:cNvPr id="67156793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799864751" name="Picture">
+                  <wp:docPr id="1695753247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799864751" name="Picture"/>
+                          <pic:cNvPr id="1695753247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356879998" name="Picture">
+                  <wp:docPr id="1501613678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356879998" name="Picture"/>
+                          <pic:cNvPr id="1501613678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411058200" name="Picture">
+                  <wp:docPr id="925823609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411058200" name="Picture"/>
+                          <pic:cNvPr id="925823609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068346096" name="Picture">
+                        <wp:docPr id="2013154452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068346096" name="Picture"/>
+                                <pic:cNvPr id="2013154452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005920331" name="Picture">
+                  <wp:docPr id="922998056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005920331" name="Picture"/>
+                          <pic:cNvPr id="922998056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636303124" name="Picture">
+                  <wp:docPr id="1245074013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636303124" name="Picture"/>
+                          <pic:cNvPr id="1245074013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815475210" name="Picture">
+                  <wp:docPr id="1434719085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815475210" name="Picture"/>
+                          <pic:cNvPr id="1434719085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>