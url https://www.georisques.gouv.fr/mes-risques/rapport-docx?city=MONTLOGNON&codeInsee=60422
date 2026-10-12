--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562779971" name="Picture">
+                  <wp:docPr id="1812356164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562779971" name="Picture"/>
+                          <pic:cNvPr id="1812356164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782411445" name="Picture">
+                  <wp:docPr id="1330453105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782411445" name="Picture"/>
+                          <pic:cNvPr id="1330453105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573291546" name="Picture">
+                        <wp:docPr id="584343897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573291546" name="Picture"/>
+                                <pic:cNvPr id="584343897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470191215" name="Picture">
+                  <wp:docPr id="1720159176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470191215" name="Picture"/>
+                          <pic:cNvPr id="1720159176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599396893" name="Picture">
+                  <wp:docPr id="40770111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599396893" name="Picture"/>
+                          <pic:cNvPr id="40770111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104583578" name="Picture">
+                  <wp:docPr id="1724843873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104583578" name="Picture"/>
+                          <pic:cNvPr id="1724843873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630388188" name="Picture">
+                  <wp:docPr id="2079096010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630388188" name="Picture"/>
+                          <pic:cNvPr id="2079096010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140324889" name="Picture">
+                  <wp:docPr id="268024754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140324889" name="Picture"/>
+                          <pic:cNvPr id="268024754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406907742" name="Picture">
+                        <wp:docPr id="1548686501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406907742" name="Picture"/>
+                                <pic:cNvPr id="1548686501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1279246417" name="Picture">
+                        <wp:docPr id="97389320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1279246417" name="Picture"/>
+                                <pic:cNvPr id="97389320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242172929" name="Picture">
+                        <wp:docPr id="1528571604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242172929" name="Picture"/>
+                                <pic:cNvPr id="1528571604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247449133" name="Picture">
+                        <wp:docPr id="412292213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247449133" name="Picture"/>
+                                <pic:cNvPr id="412292213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653690964" name="Picture">
+                        <wp:docPr id="1980908891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653690964" name="Picture"/>
+                                <pic:cNvPr id="1980908891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952100254" name="Picture">
+                        <wp:docPr id="1794118340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952100254" name="Picture"/>
+                                <pic:cNvPr id="1794118340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705049572" name="Picture">
+                        <wp:docPr id="467905382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705049572" name="Picture"/>
+                                <pic:cNvPr id="467905382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895443346" name="Picture">
+                        <wp:docPr id="1464283410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895443346" name="Picture"/>
+                                <pic:cNvPr id="1464283410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781776635" name="Picture">
+                        <wp:docPr id="335527822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781776635" name="Picture"/>
+                                <pic:cNvPr id="335527822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303383892" name="Picture">
+                        <wp:docPr id="1200669407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303383892" name="Picture"/>
+                                <pic:cNvPr id="1200669407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655527360" name="Picture">
+                        <wp:docPr id="821093871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655527360" name="Picture"/>
+                                <pic:cNvPr id="821093871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414075561" name="Picture">
+                        <wp:docPr id="102432617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414075561" name="Picture"/>
+                                <pic:cNvPr id="102432617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556591355" name="Picture">
+                  <wp:docPr id="2125172608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556591355" name="Picture"/>
+                          <pic:cNvPr id="2125172608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107687263" name="Picture">
+                  <wp:docPr id="696238200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107687263" name="Picture"/>
+                          <pic:cNvPr id="696238200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922435010" name="Picture">
+                  <wp:docPr id="521235075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922435010" name="Picture"/>
+                          <pic:cNvPr id="521235075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746391119" name="Picture">
+                  <wp:docPr id="2004273432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746391119" name="Picture"/>
+                          <pic:cNvPr id="2004273432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262423334" name="Picture">
+                  <wp:docPr id="225850253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262423334" name="Picture"/>
+                          <pic:cNvPr id="225850253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192559791" name="Picture">
+                  <wp:docPr id="643650426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192559791" name="Picture"/>
+                          <pic:cNvPr id="643650426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323153955" name="Picture">
+                        <wp:docPr id="348954302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323153955" name="Picture"/>
+                                <pic:cNvPr id="348954302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724368594" name="Picture">
+                  <wp:docPr id="176827363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724368594" name="Picture"/>
+                          <pic:cNvPr id="176827363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957535592" name="Picture">
+                  <wp:docPr id="1096678798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957535592" name="Picture"/>
+                          <pic:cNvPr id="1096678798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029040513" name="Picture">
+                  <wp:docPr id="823435893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029040513" name="Picture"/>
+                          <pic:cNvPr id="823435893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280800012" name="Picture">
+                  <wp:docPr id="1722040198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280800012" name="Picture"/>
+                          <pic:cNvPr id="1722040198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332263916" name="Picture">
+                  <wp:docPr id="1775735084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332263916" name="Picture"/>
+                          <pic:cNvPr id="1775735084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901240056" name="Picture">
+                  <wp:docPr id="554774927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901240056" name="Picture"/>
+                          <pic:cNvPr id="554774927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952951601" name="Picture">
+                        <wp:docPr id="2050139855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952951601" name="Picture"/>
+                                <pic:cNvPr id="2050139855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861397188" name="Picture">
+                  <wp:docPr id="1384607055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861397188" name="Picture"/>
+                          <pic:cNvPr id="1384607055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202987339" name="Picture">
+                  <wp:docPr id="2011103380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202987339" name="Picture"/>
+                          <pic:cNvPr id="2011103380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001510178" name="Picture">
+                  <wp:docPr id="1546969017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001510178" name="Picture"/>
+                          <pic:cNvPr id="1546969017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83306483" name="Picture">
+                  <wp:docPr id="1691943384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83306483" name="Picture"/>
+                          <pic:cNvPr id="1691943384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5593974" name="Picture">
+                  <wp:docPr id="99673283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5593974" name="Picture"/>
+                          <pic:cNvPr id="99673283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620685686" name="Picture">
+                  <wp:docPr id="682183377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620685686" name="Picture"/>
+                          <pic:cNvPr id="682183377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11405144" name="Picture">
+                        <wp:docPr id="564950907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11405144" name="Picture"/>
+                                <pic:cNvPr id="564950907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405680482" name="Picture">
+                  <wp:docPr id="1135693405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405680482" name="Picture"/>
+                          <pic:cNvPr id="1135693405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151765063" name="Picture">
+                  <wp:docPr id="35826045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151765063" name="Picture"/>
+                          <pic:cNvPr id="35826045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67156793" name="Picture">
+                  <wp:docPr id="1134575617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67156793" name="Picture"/>
+                          <pic:cNvPr id="1134575617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695753247" name="Picture">
+                  <wp:docPr id="809426043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695753247" name="Picture"/>
+                          <pic:cNvPr id="809426043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501613678" name="Picture">
+                  <wp:docPr id="1257043697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501613678" name="Picture"/>
+                          <pic:cNvPr id="1257043697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925823609" name="Picture">
+                  <wp:docPr id="1395103762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925823609" name="Picture"/>
+                          <pic:cNvPr id="1395103762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013154452" name="Picture">
+                        <wp:docPr id="432770406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013154452" name="Picture"/>
+                                <pic:cNvPr id="432770406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922998056" name="Picture">
+                  <wp:docPr id="1992520005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922998056" name="Picture"/>
+                          <pic:cNvPr id="1992520005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245074013" name="Picture">
+                  <wp:docPr id="98467339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245074013" name="Picture"/>
+                          <pic:cNvPr id="98467339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434719085" name="Picture">
+                  <wp:docPr id="1679840857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434719085" name="Picture"/>
+                          <pic:cNvPr id="1679840857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>